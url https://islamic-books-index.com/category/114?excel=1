--- v0 (2025-10-20)
+++ v1 (2026-05-16)
@@ -12,86 +12,86 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>م</t>
   </si>
   <si>
     <t>الرقم الفهرسي</t>
   </si>
   <si>
     <t>اسم الكتاب</t>
   </si>
   <si>
     <t>الفئة</t>
   </si>
   <si>
     <t>الموضوع</t>
   </si>
   <si>
     <t>المؤلف</t>
   </si>
   <si>
     <t>عمل المحقق</t>
   </si>
   <si>
     <t>المحقق</t>
   </si>
   <si>
     <t>الناشر</t>
   </si>
   <si>
     <t>كتاب البدع</t>
   </si>
   <si>
     <t>البدع والتحذير منها</t>
   </si>
   <si>
-    <t>عرض للبدع</t>
+    <t>عرض البدع</t>
   </si>
   <si>
     <t>محمد بن وضاح القرطبي (287 هـ)</t>
   </si>
   <si>
     <t>تحقيق</t>
   </si>
   <si>
     <t>د. طارق بن سعيد القحطاني</t>
   </si>
   <si>
     <t>مركز سطور البحث العلمي - المدينة</t>
   </si>
   <si>
     <t>السنن والمبتدعات</t>
   </si>
   <si>
     <t>ضياء الدين المقدسي، محمد بن عبدالواحد (643 هـ)</t>
   </si>
   <si>
     <t>ناصر بن النجار الدمياطي</t>
   </si>
   <si>
     <t>مكتبة الأنصار - مصر</t>
   </si>
@@ -308,96 +308,108 @@
   <si>
     <t>مركز البصائر - المدينة النبوية</t>
   </si>
   <si>
     <t>الذكر الجماعي بين الاتباع والابتداع ، ويليه فتاوى جماعة من أهل العلم</t>
   </si>
   <si>
     <t>محمد بن عبد الرحمن الخميس</t>
   </si>
   <si>
     <t>دار الفضيلة - الرياض</t>
   </si>
   <si>
     <t>ردع الأنام من محدثات عاشر المحرم الحرام</t>
   </si>
   <si>
     <t>أبو الطيب محمد عطاء الله حنيف (1409 هـ)</t>
   </si>
   <si>
     <t>أبي سيف محمد بن علي</t>
   </si>
   <si>
     <t>دار ابن حزم - بيروت</t>
   </si>
   <si>
-    <t>أداء ما وجب من بيان وضع الوضاعين في رجب (مكرر في أحكام الشهور</t>
+    <t>أداء ما وجب من بيان وضع الوضاعين في رجب (مكرر في أحكام الشهور)</t>
   </si>
   <si>
     <t>ابن دحيه ، عمر بن حسن (633 هـ)</t>
   </si>
   <si>
     <t>تخريج</t>
   </si>
   <si>
     <t>الصراط المستقيم: رسالة فيما قرره الثقات الأثبات في ليلة النصف من شعبان</t>
   </si>
   <si>
     <t>جماعة من علماء الأزهر</t>
   </si>
   <si>
     <t>الربانيون للطباعة والنشر - مصر</t>
   </si>
   <si>
     <t>حسن البيان فيما ورد في ليلة النصف من شعبان</t>
   </si>
   <si>
     <t>مشهور بن حسن آل سلمان</t>
   </si>
   <si>
     <t>مكتبة التوحيد - البحرين</t>
   </si>
   <si>
     <t>بدع نهاية العام وبدايته</t>
   </si>
   <si>
     <t>صالح بن مقبل العصيمي</t>
   </si>
   <si>
     <t>الميزان لمرويات فضائل شهر شعبان وبيان ما فيه من السنن والنكران</t>
   </si>
   <si>
     <t>سعود بن عيد الصاعدي</t>
   </si>
   <si>
     <t>ذكر أحاديث رويت عن النبي صلى الله عليه وسلم في ذكر ليلة النصف من شعبان وفضلها</t>
   </si>
   <si>
     <t>ابن الدبيثي ، محمد بن سعيد (637 هـ)</t>
   </si>
   <si>
     <t>مؤسسة قرطبة - مصر</t>
+  </si>
+  <si>
+    <t>تبيين العجب بما ورد في فضل رجب</t>
+  </si>
+  <si>
+    <t>ابن حجر، أحمد بن علي العسقلاني (852 هـ)</t>
+  </si>
+  <si>
+    <t>عبد الله بن محمد الحسيني</t>
+  </si>
+  <si>
+    <t>دار البشائر الإسلامية - بيروت</t>
   </si>
   <si>
     <t>البدع الحولية</t>
   </si>
   <si>
     <t>عبد الله بن عبد العزيز التويجري</t>
   </si>
   <si>
     <t>الأعياد المحدثة وموقف الإسلام منها</t>
   </si>
   <si>
     <t>عبد الله بن سليمان المهنا</t>
   </si>
   <si>
     <t>دار التوحيد للنشر - الرياض</t>
   </si>
   <si>
     <t>بدع وأخطاء تتعلق بالأيام والشهور</t>
   </si>
   <si>
     <t>أحمد بن عبد الله السلمي</t>
   </si>
   <si>
     <t>الشيخ عبد الله بن جبرين</t>
   </si>
@@ -800,51 +812,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I43"/>
+  <dimension ref="A1:I44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1633,317 +1645,346 @@
       </c>
       <c r="D32" t="s">
         <v>10</v>
       </c>
       <c r="E32" t="s">
         <v>11</v>
       </c>
       <c r="F32" t="s">
         <v>112</v>
       </c>
       <c r="G32" t="s">
         <v>13</v>
       </c>
       <c r="H32" t="s">
         <v>86</v>
       </c>
       <c r="I32" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
-        <v>61000</v>
+        <v>60000</v>
       </c>
       <c r="C33" t="s">
         <v>114</v>
       </c>
       <c r="D33" t="s">
         <v>10</v>
       </c>
       <c r="E33" t="s">
         <v>11</v>
       </c>
       <c r="F33" t="s">
         <v>115</v>
       </c>
+      <c r="G33" t="s">
+        <v>13</v>
+      </c>
+      <c r="H33" t="s">
+        <v>116</v>
+      </c>
       <c r="I33" t="s">
-        <v>93</v>
+        <v>117</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
-        <v>65000</v>
+        <v>61000</v>
       </c>
       <c r="C34" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D34" t="s">
         <v>10</v>
       </c>
       <c r="E34" t="s">
         <v>11</v>
       </c>
       <c r="F34" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="I34" t="s">
-        <v>118</v>
+        <v>93</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>65000</v>
       </c>
       <c r="C35" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D35" t="s">
         <v>10</v>
       </c>
       <c r="E35" t="s">
         <v>11</v>
       </c>
       <c r="F35" t="s">
-        <v>120</v>
-[...4 lines deleted...]
-      <c r="H35" t="s">
         <v>121</v>
       </c>
       <c r="I35" t="s">
-        <v>62</v>
+        <v>122</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
-        <v>66000</v>
+        <v>65000</v>
       </c>
       <c r="C36" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36" t="s">
-        <v>123</v>
+        <v>124</v>
+      </c>
+      <c r="G36" t="s">
+        <v>43</v>
+      </c>
+      <c r="H36" t="s">
+        <v>125</v>
       </c>
       <c r="I36" t="s">
-        <v>124</v>
+        <v>62</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
-        <v>69000</v>
+        <v>66000</v>
       </c>
       <c r="C37" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D37" t="s">
         <v>10</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
       <c r="F37" t="s">
-        <v>30</v>
+        <v>127</v>
       </c>
       <c r="I37" t="s">
-        <v>54</v>
+        <v>128</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
-        <v>100000</v>
+        <v>69000</v>
       </c>
       <c r="C38" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="D38" t="s">
         <v>10</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="F38" t="s">
-        <v>127</v>
-[...5 lines deleted...]
-        <v>129</v>
+        <v>30</v>
       </c>
       <c r="I38" t="s">
-        <v>130</v>
+        <v>54</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>100000</v>
       </c>
       <c r="C39" t="s">
+        <v>130</v>
+      </c>
+      <c r="D39" t="s">
+        <v>10</v>
+      </c>
+      <c r="E39" t="s">
+        <v>11</v>
+      </c>
+      <c r="F39" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G39" t="s">
         <v>132</v>
       </c>
       <c r="H39" t="s">
         <v>133</v>
       </c>
       <c r="I39" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>100000</v>
       </c>
       <c r="C40" t="s">
         <v>135</v>
       </c>
       <c r="D40" t="s">
         <v>10</v>
       </c>
       <c r="E40" t="s">
         <v>11</v>
       </c>
       <c r="G40" t="s">
         <v>136</v>
       </c>
       <c r="H40" t="s">
         <v>137</v>
       </c>
       <c r="I40" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
-        <v>105000</v>
+        <v>100000</v>
       </c>
       <c r="C41" t="s">
         <v>139</v>
       </c>
       <c r="D41" t="s">
         <v>10</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
-      <c r="F41" t="s">
+      <c r="G41" t="s">
         <v>140</v>
       </c>
+      <c r="H41" t="s">
+        <v>141</v>
+      </c>
       <c r="I41" t="s">
-        <v>51</v>
+        <v>142</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
-        <v>110000</v>
+        <v>105000</v>
       </c>
       <c r="C42" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D42" t="s">
         <v>10</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
-      <c r="G42" t="s">
-[...3 lines deleted...]
-        <v>142</v>
+      <c r="F42" t="s">
+        <v>144</v>
       </c>
       <c r="I42" t="s">
-        <v>143</v>
+        <v>51</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
+        <v>110000</v>
+      </c>
+      <c r="C43" t="s">
+        <v>145</v>
+      </c>
+      <c r="D43" t="s">
+        <v>10</v>
+      </c>
+      <c r="E43" t="s">
+        <v>11</v>
+      </c>
+      <c r="G43" t="s">
+        <v>132</v>
+      </c>
+      <c r="H43" t="s">
+        <v>146</v>
+      </c>
+      <c r="I43" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44">
+        <v>43</v>
+      </c>
+      <c r="B44">
         <v>120000</v>
       </c>
-      <c r="C43" t="s">
-[...12 lines deleted...]
-        <v>146</v>
+      <c r="C44" t="s">
+        <v>148</v>
+      </c>
+      <c r="D44" t="s">
+        <v>10</v>
+      </c>
+      <c r="E44" t="s">
+        <v>11</v>
+      </c>
+      <c r="F44" t="s">
+        <v>149</v>
+      </c>
+      <c r="I44" t="s">
+        <v>150</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">