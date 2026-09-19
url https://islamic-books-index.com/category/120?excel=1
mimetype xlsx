--- v1 (2026-05-09)
+++ v2 (2026-09-19)
@@ -194,51 +194,51 @@
   <si>
     <t>محمد عبد الله مختار محمد</t>
   </si>
   <si>
     <t>الناشر المتميز - المدينة</t>
   </si>
   <si>
     <t>فضل (لا إله إلا الله) وشروطها</t>
   </si>
   <si>
     <t>أحمد بن شوقي عمارة</t>
   </si>
   <si>
     <t>الشيخ صالح بن فوزان الفوزان</t>
   </si>
   <si>
     <t>قاعدة جامعة في توحيد الله وإخلاص الوجه والعمل له عبادة واستعانة (وتقع في مجموع الفتاوى 20/1 - 36 )</t>
   </si>
   <si>
     <t>ابن تيمية، أحمد بن عبد الحليم (728 هـ)</t>
   </si>
   <si>
     <t>د. عبد الله بن محمد البصيري</t>
   </si>
   <si>
-    <t>الحسين بن محمد الليبي</t>
+    <t>الحسين بن محمد بن إغويله</t>
   </si>
   <si>
     <t>دار اللؤلؤة - بيروت</t>
   </si>
   <si>
     <t>قاعدة في تحقيق التوحيد العملي</t>
   </si>
   <si>
     <t>ابن مري، أحمد بن محمد (739 هـ)</t>
   </si>
   <si>
     <t>د. دغش العجمي وفيصل المطيري</t>
   </si>
   <si>
     <t>دار الخزانة - الكويت</t>
   </si>
   <si>
     <t>موقف شيخ الإسلام ابن تيمية والعلامة ابن القيم من الألفاظ المجملة المتعلقة بأبواب التوحيد والقضاء والقدر (مكرر في كتب القدر)</t>
   </si>
   <si>
     <t>عبد السميع بن عبد الأول الأفغاني الصافي</t>
   </si>
   <si>
     <t>كتاب التوحيد</t>
   </si>