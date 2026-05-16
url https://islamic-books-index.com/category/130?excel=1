--- v0 (2025-10-28)
+++ v1 (2026-05-16)
@@ -242,51 +242,51 @@
   <si>
     <t>عواد بن عبد الله المعتق</t>
   </si>
   <si>
     <t>سبل السلام شرح نواقض الإسلام للشيخ عبد العزيز بن باز رحمه الله</t>
   </si>
   <si>
     <t>جمعه من مؤلفات الشيخ</t>
   </si>
   <si>
     <t>محمد بن ناصر الفهري</t>
   </si>
   <si>
     <t>دروس في شرح نواقض الاسلام</t>
   </si>
   <si>
     <t>صالح بن فوزان الفوزان</t>
   </si>
   <si>
     <t>أطايب الزهر شرح نواقض الإسلام العشر، ويليه شرح القواعد الأربع، كلاهما للشيخ محمد بن عبد الوهاب</t>
   </si>
   <si>
     <t>خالد بن علي المشيقح</t>
   </si>
   <si>
-    <t>جمعية إحياء التراث الإسلامي - الكويت</t>
+    <t>ركائز للنشر - الكويت</t>
   </si>
   <si>
     <t>تيسير ذي الجلال والاكرام بشرح نواقض الإسلام</t>
   </si>
   <si>
     <t>سعد بن محمد القحطاني</t>
   </si>
   <si>
     <t>تقديم الشيخ</t>
   </si>
   <si>
     <t>عبد الله بن عبد الرحمن السعد</t>
   </si>
   <si>
     <t>دار أشبيليا - الرياض</t>
   </si>
   <si>
     <t>الإفادة والإعلام بفوائد رسالة نواقض الإسلام</t>
   </si>
   <si>
     <t>سليمان بن سليم الله الرحيلي</t>
   </si>
   <si>
     <t>دار الميراث النبوي – الجزائر</t>
   </si>