--- v0 (2025-10-19)
+++ v1 (2026-05-13)
@@ -248,51 +248,51 @@
   <si>
     <t>كتاب الأوائل</t>
   </si>
   <si>
     <t>مروان العطية وشيخ الراشد</t>
   </si>
   <si>
     <t>دار الجيل - بيروت</t>
   </si>
   <si>
     <t>إرشاد القاصي والداني إلى تراجم شيوخ الطبراني</t>
   </si>
   <si>
     <t>نايف بن صلاح المنصوري</t>
   </si>
   <si>
     <t>دار الكيان - الرياض</t>
   </si>
   <si>
     <t>جزء فيه ثلاثون حديثا منتقاة من المعجم الصغير، ويليه جزء فيه الأربعون البلدانية المخرجة من المعجم الصغير (للطبراني)، انتقاء وتخريج الذهبي</t>
   </si>
   <si>
     <t>شمس الدين الذهبي، محمد بن أحمد (748 هـ)</t>
   </si>
   <si>
-    <t>عبد الله بن محمد السحيم</t>
+    <t>د. عبد الله بن محمد السحيمد</t>
   </si>
   <si>
     <t>دار العقيدة - الرياض</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>