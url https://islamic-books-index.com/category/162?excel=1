--- v1 (2026-02-15)
+++ v2 (2026-05-16)
@@ -275,51 +275,51 @@
   <si>
     <t>جامع الآثار القولية والفعلية الصحيحة للخليفة الراشد عثمان بن عفان (أكثر من 600 أثر)</t>
   </si>
   <si>
     <t>جامع الآثار القولية والفعلية الصحيحة للخليفة الراشد علي بن أبي طالب وابنه الحسين بن علي رضي الله عنهما (أكثر من 900 أثر صحيح)</t>
   </si>
   <si>
     <t>إعداد</t>
   </si>
   <si>
     <t>مرويات الخلفاء الراشدين الأربعة في كتب السنة الستة وسنن الدارمي وموطأ مالك (جمعا وتخريجا ودراسة) 3/1</t>
   </si>
   <si>
     <t>دراسة - تخريج - جمع</t>
   </si>
   <si>
     <t>د. عبد الرحمن بن حسن أبو كرادي</t>
   </si>
   <si>
     <t>جامع الآثار القولية والفعلية الصحيحة للصحابي الجليل عمرو بن العاص القرشي رضي الله عنه (أكثر من 200 أثر صحيح من إسلامه إلى وفاته)</t>
   </si>
   <si>
     <t>جامع الآثار القولية والفعلية الصحيحة للصحابي الجليل سعد بن أبي وقاص القرشي رضي الله عنه</t>
   </si>
   <si>
-    <t>الجامع الصحيح لآثار الصحابة 8/1</t>
+    <t>الجامع الصحيح لآثار الصحابة 9/1</t>
   </si>
   <si>
     <t>محمد العناني</t>
   </si>
   <si>
     <t>دار اللؤلؤة - مصر</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">