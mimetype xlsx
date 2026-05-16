--- v1 (2026-02-15)
+++ v2 (2026-05-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="210">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
   <si>
     <t>م</t>
   </si>
   <si>
     <t>الرقم الفهرسي</t>
   </si>
   <si>
     <t>اسم الكتاب</t>
   </si>
   <si>
     <t>الفئة</t>
   </si>
   <si>
     <t>الموضوع</t>
   </si>
   <si>
     <t>المؤلف</t>
   </si>
   <si>
     <t>عمل المحقق</t>
   </si>
   <si>
     <t>المحقق</t>
   </si>
   <si>
@@ -555,50 +555,53 @@
     <t>جماعة من العلماء/الشيخ الألباني</t>
   </si>
   <si>
     <t>صحيح رياض الصالحين من حديث سيد المرسلين</t>
   </si>
   <si>
     <t>تعليق</t>
   </si>
   <si>
     <t>دار غراس - الكويت</t>
   </si>
   <si>
     <t>قطوف من رياض الصالحين</t>
   </si>
   <si>
     <t>صالح بن عبد الرحمن الحصين (1434 هـ)</t>
   </si>
   <si>
     <t>المكتب التعاوني في المدينة المنورة</t>
   </si>
   <si>
     <t>مختصر رياض الصالحين</t>
   </si>
   <si>
     <t>هيثم بن جواد الحداد</t>
+  </si>
+  <si>
+    <t>سمير بن سليمان العمران</t>
   </si>
   <si>
     <t>شرح رياض الصالحين 4/1</t>
   </si>
   <si>
     <t>ابن باز، عبد العزيز بن عبد الله (1420 هـ)</t>
   </si>
   <si>
     <t>جمعه واعتنى به</t>
   </si>
   <si>
     <t>صلاح الدين بن عثمان بن أحمد</t>
   </si>
   <si>
     <t>طبع بإشراف مؤسسة عبد العزيز بن باز الخيرية</t>
   </si>
   <si>
     <t>شرح رياض الصالحين 6/1</t>
   </si>
   <si>
     <t>بهجة الناظرين شرح رياض الصالحين 3/1</t>
   </si>
   <si>
     <t>بهجة قلوب الأبرار وقرة عيون الأخيار في شرح جوامع الأخبار</t>
   </si>
@@ -989,51 +992,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I68"/>
+  <dimension ref="A1:I71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2465,371 +2468,440 @@
       </c>
       <c r="B55">
         <v>6030</v>
       </c>
       <c r="C55" t="s">
         <v>179</v>
       </c>
       <c r="D55" t="s">
         <v>10</v>
       </c>
       <c r="E55" t="s">
         <v>11</v>
       </c>
       <c r="F55" t="s">
         <v>180</v>
       </c>
       <c r="I55" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
-        <v>6040</v>
+        <v>6030</v>
       </c>
       <c r="C56" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="D56" t="s">
         <v>10</v>
       </c>
       <c r="E56" t="s">
         <v>11</v>
       </c>
       <c r="F56" t="s">
-        <v>182</v>
-[...5 lines deleted...]
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="I56" t="s">
-        <v>185</v>
+        <v>44</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
-        <v>6050</v>
+        <v>6030</v>
       </c>
       <c r="C57" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
       <c r="D57" t="s">
         <v>10</v>
       </c>
       <c r="E57" t="s">
         <v>11</v>
       </c>
       <c r="F57" t="s">
-        <v>68</v>
+        <v>180</v>
       </c>
       <c r="I57" t="s">
-        <v>69</v>
+        <v>44</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
-        <v>6070</v>
+        <v>6030</v>
       </c>
       <c r="C58" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="D58" t="s">
         <v>10</v>
       </c>
       <c r="E58" t="s">
         <v>11</v>
       </c>
       <c r="F58" t="s">
-        <v>77</v>
+        <v>181</v>
       </c>
       <c r="I58" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
-        <v>6366</v>
+        <v>6040</v>
       </c>
       <c r="C59" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="D59" t="s">
         <v>10</v>
       </c>
       <c r="E59" t="s">
         <v>11</v>
       </c>
       <c r="F59" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="G59" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="H59" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="I59" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
-        <v>6457</v>
+        <v>6050</v>
       </c>
       <c r="C60" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="D60" t="s">
         <v>10</v>
       </c>
       <c r="E60" t="s">
         <v>11</v>
       </c>
       <c r="F60" t="s">
-        <v>189</v>
-[...5 lines deleted...]
-        <v>193</v>
+        <v>68</v>
       </c>
       <c r="I60" t="s">
-        <v>194</v>
+        <v>69</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
-        <v>6854</v>
+        <v>6070</v>
       </c>
       <c r="C61" t="s">
         <v>188</v>
       </c>
       <c r="D61" t="s">
         <v>10</v>
       </c>
       <c r="E61" t="s">
         <v>11</v>
       </c>
       <c r="F61" t="s">
-        <v>189</v>
-[...5 lines deleted...]
-        <v>195</v>
+        <v>77</v>
       </c>
       <c r="I61" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
-        <v>6855</v>
+        <v>6366</v>
       </c>
       <c r="C62" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="D62" t="s">
         <v>10</v>
       </c>
       <c r="E62" t="s">
         <v>11</v>
       </c>
       <c r="F62" t="s">
-        <v>151</v>
+        <v>190</v>
+      </c>
+      <c r="G62" t="s">
+        <v>191</v>
+      </c>
+      <c r="H62" t="s">
+        <v>192</v>
       </c>
       <c r="I62" t="s">
-        <v>44</v>
+        <v>193</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
-        <v>7000</v>
+        <v>6457</v>
       </c>
       <c r="C63" t="s">
-        <v>197</v>
+        <v>189</v>
       </c>
       <c r="D63" t="s">
         <v>10</v>
       </c>
       <c r="E63" t="s">
         <v>11</v>
       </c>
       <c r="F63" t="s">
-        <v>189</v>
+        <v>190</v>
+      </c>
+      <c r="G63" t="s">
+        <v>106</v>
+      </c>
+      <c r="H63" t="s">
+        <v>194</v>
       </c>
       <c r="I63" t="s">
-        <v>44</v>
+        <v>195</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
-        <v>8000</v>
+        <v>6854</v>
       </c>
       <c r="C64" t="s">
-        <v>198</v>
+        <v>189</v>
       </c>
       <c r="D64" t="s">
         <v>10</v>
       </c>
       <c r="E64" t="s">
         <v>11</v>
       </c>
       <c r="F64" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
       <c r="G64" t="s">
-        <v>61</v>
+        <v>106</v>
       </c>
       <c r="H64" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="I64" t="s">
-        <v>200</v>
+        <v>31</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
-        <v>8460</v>
+        <v>6855</v>
       </c>
       <c r="C65" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="D65" t="s">
         <v>10</v>
       </c>
       <c r="E65" t="s">
         <v>11</v>
       </c>
       <c r="F65" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="I65" t="s">
-        <v>202</v>
+        <v>44</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
-        <v>9000</v>
+        <v>7000</v>
       </c>
       <c r="C66" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="D66" t="s">
         <v>10</v>
       </c>
       <c r="E66" t="s">
         <v>11</v>
       </c>
       <c r="F66" t="s">
-        <v>204</v>
+        <v>190</v>
       </c>
       <c r="I66" t="s">
-        <v>205</v>
+        <v>44</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
-        <v>9000</v>
+        <v>8000</v>
       </c>
       <c r="C67" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="D67" t="s">
         <v>10</v>
       </c>
       <c r="E67" t="s">
         <v>11</v>
       </c>
       <c r="F67" t="s">
-        <v>207</v>
+        <v>183</v>
+      </c>
+      <c r="G67" t="s">
+        <v>61</v>
+      </c>
+      <c r="H67" t="s">
+        <v>200</v>
       </c>
       <c r="I67" t="s">
-        <v>44</v>
+        <v>201</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
+        <v>8460</v>
+      </c>
+      <c r="C68" t="s">
+        <v>202</v>
+      </c>
+      <c r="D68" t="s">
+        <v>10</v>
+      </c>
+      <c r="E68" t="s">
+        <v>11</v>
+      </c>
+      <c r="F68" t="s">
+        <v>143</v>
+      </c>
+      <c r="I68" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69">
+        <v>68</v>
+      </c>
+      <c r="B69">
+        <v>9000</v>
+      </c>
+      <c r="C69" t="s">
+        <v>204</v>
+      </c>
+      <c r="D69" t="s">
+        <v>10</v>
+      </c>
+      <c r="E69" t="s">
+        <v>11</v>
+      </c>
+      <c r="F69" t="s">
+        <v>205</v>
+      </c>
+      <c r="I69" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70">
+        <v>69</v>
+      </c>
+      <c r="B70">
+        <v>9000</v>
+      </c>
+      <c r="C70" t="s">
+        <v>207</v>
+      </c>
+      <c r="D70" t="s">
+        <v>10</v>
+      </c>
+      <c r="E70" t="s">
+        <v>11</v>
+      </c>
+      <c r="F70" t="s">
+        <v>208</v>
+      </c>
+      <c r="I70" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71">
+        <v>70</v>
+      </c>
+      <c r="B71">
         <v>10000</v>
       </c>
-      <c r="C68" t="s">
-[...8 lines deleted...]
-      <c r="F68" t="s">
+      <c r="C71" t="s">
         <v>209</v>
       </c>
-      <c r="I68" t="s">
+      <c r="D71" t="s">
+        <v>10</v>
+      </c>
+      <c r="E71" t="s">
+        <v>11</v>
+      </c>
+      <c r="F71" t="s">
+        <v>210</v>
+      </c>
+      <c r="I71" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>