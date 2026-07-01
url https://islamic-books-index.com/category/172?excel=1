--- v0 (2025-10-28)
+++ v1 (2026-07-01)
@@ -107,51 +107,51 @@
   <si>
     <t>ابن الجوزي، عبد الرحمن بن علي البغدادي (597 هـ)</t>
   </si>
   <si>
     <t>محمد صبحي بن حسن حلاق</t>
   </si>
   <si>
     <t>دار ابن حزم - بيروت</t>
   </si>
   <si>
     <t>علي رضا بن عبد الله بن علي رضا</t>
   </si>
   <si>
     <t>دار المأمون للتراث - دمشق</t>
   </si>
   <si>
     <t>إعلام العالم بعد رسوخه بناسخ الحديث ومنسوخه</t>
   </si>
   <si>
     <t>د. أحمد بن عبد الله الزهراني</t>
   </si>
   <si>
     <t>الناسخ والمنسوخ من الأحاديث</t>
   </si>
   <si>
-    <t>أحمد بن محمد الرازي (631 هـ)</t>
+    <t>أحمد بن محمد الرازي الحنفي (631 هـ)</t>
   </si>
   <si>
     <t>نشأت بن كمال المصري</t>
   </si>
   <si>
     <t>الفاروق الحديثة - مصر</t>
   </si>
   <si>
     <t>صفوة الراسخ في علم المنسوخ والناسخ</t>
   </si>
   <si>
     <t>محمد أحمد الموصلي، المعروف بـ (شعلة) (656 هـ)</t>
   </si>
   <si>
     <t>محمد إبراهيم عبد الرحمن فارس</t>
   </si>
   <si>
     <t>مكتبة الثقافة الدينية - مصر</t>
   </si>
   <si>
     <t>رسوخ الأخبار في منسوخ الأخبار (رسالة دكتوراه من الجامعة الإسلامية)</t>
   </si>
   <si>
     <t>الجعبري، إبراهيم بن عمر (732 هـ)</t>
   </si>