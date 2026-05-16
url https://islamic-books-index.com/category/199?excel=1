--- v0 (2025-10-25)
+++ v1 (2026-05-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="204">
   <si>
     <t>م</t>
   </si>
   <si>
     <t>الرقم الفهرسي</t>
   </si>
   <si>
     <t>اسم الكتاب</t>
   </si>
   <si>
     <t>الفئة</t>
   </si>
   <si>
     <t>الموضوع</t>
   </si>
   <si>
     <t>المؤلف</t>
   </si>
   <si>
     <t>عمل المحقق</t>
   </si>
   <si>
     <t>المحقق</t>
   </si>
   <si>
@@ -465,50 +465,65 @@
     <t>دار العزة - الرياض</t>
   </si>
   <si>
     <t>التعليق الأمين على كتاب التبيين لأسماء المدلسين لبرهان الدين الحلبي، سبط بن العجمي (884 هـ)</t>
   </si>
   <si>
     <t>تعليق</t>
   </si>
   <si>
     <t>محمد إبراهيم داود الموصلي</t>
   </si>
   <si>
     <t>شركة الريان - بيروت</t>
   </si>
   <si>
     <t>إتحاف ذوي الرسوخ بمن رمي بالتدليس من الشيوخ</t>
   </si>
   <si>
     <t>حماد بن محمد الأنصاري (1418 هـ)</t>
   </si>
   <si>
     <t>معجم المدلسين</t>
   </si>
   <si>
     <t>محمد بن طلعت</t>
+  </si>
+  <si>
+    <t>إتحاف الباحثين ببيان حال عنعنة من اشتهر من المدلسين</t>
+  </si>
+  <si>
+    <t>مشتاق بن أحمد الضالعي</t>
+  </si>
+  <si>
+    <t>تقديم الشيخ</t>
+  </si>
+  <si>
+    <t>يحيى بن علي الحجوري</t>
+  </si>
+  <si>
+    <t>دار مكة العالمية - بريطانيا</t>
   </si>
   <si>
     <t>النهج الرشيد في إثبات تدليس الوليد وبراءة أئمة النقد من التقليد</t>
   </si>
   <si>
     <t>ربيع بن هادي المدخلي (1447 هـ)</t>
   </si>
   <si>
     <t>دار الميراث النبوي – الجزائر</t>
   </si>
   <si>
     <t>المتفق والمفترق 3/1</t>
   </si>
   <si>
     <t>د. محمد صادق الحامدي</t>
   </si>
   <si>
     <t>دار القادري - الطائف</t>
   </si>
   <si>
     <t>الموضح لأوهام الجمع والتفريق 2/1</t>
   </si>
   <si>
     <t>تصحيح ومراجعة</t>
   </si>
@@ -956,51 +971,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I60"/>
+  <dimension ref="A1:I61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2203,471 +2218,500 @@
       </c>
       <c r="B44">
         <v>5900</v>
       </c>
       <c r="C44" t="s">
         <v>149</v>
       </c>
       <c r="D44" t="s">
         <v>10</v>
       </c>
       <c r="E44" t="s">
         <v>11</v>
       </c>
       <c r="F44" t="s">
         <v>150</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
-        <v>5950</v>
+        <v>5901</v>
       </c>
       <c r="C45" t="s">
         <v>151</v>
       </c>
       <c r="D45" t="s">
         <v>10</v>
       </c>
       <c r="E45" t="s">
         <v>11</v>
       </c>
       <c r="F45" t="s">
         <v>152</v>
       </c>
+      <c r="G45" t="s">
+        <v>153</v>
+      </c>
+      <c r="H45" t="s">
+        <v>154</v>
+      </c>
       <c r="I45" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
-        <v>6463</v>
+        <v>5950</v>
       </c>
       <c r="C46" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="D46" t="s">
         <v>10</v>
       </c>
       <c r="E46" t="s">
         <v>11</v>
       </c>
       <c r="F46" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="I46" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
-        <v>6465</v>
+        <v>6463</v>
       </c>
       <c r="C47" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D47" t="s">
         <v>10</v>
       </c>
       <c r="E47" t="s">
         <v>11</v>
       </c>
       <c r="F47" t="s">
         <v>51</v>
       </c>
       <c r="G47" t="s">
-        <v>158</v>
+        <v>13</v>
       </c>
       <c r="H47" t="s">
-        <v>98</v>
+        <v>160</v>
       </c>
       <c r="I47" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
-        <v>7498</v>
+        <v>6465</v>
       </c>
       <c r="C48" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D48" t="s">
         <v>10</v>
       </c>
       <c r="E48" t="s">
         <v>11</v>
       </c>
       <c r="F48" t="s">
-        <v>161</v>
+        <v>51</v>
       </c>
       <c r="G48" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="H48" t="s">
-        <v>163</v>
+        <v>98</v>
       </c>
       <c r="I48" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
-        <v>7900</v>
+        <v>7498</v>
       </c>
       <c r="C49" t="s">
         <v>165</v>
       </c>
       <c r="D49" t="s">
         <v>10</v>
       </c>
       <c r="E49" t="s">
         <v>11</v>
       </c>
       <c r="F49" t="s">
         <v>166</v>
       </c>
+      <c r="G49" t="s">
+        <v>167</v>
+      </c>
+      <c r="H49" t="s">
+        <v>168</v>
+      </c>
       <c r="I49" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
-        <v>8748</v>
+        <v>7900</v>
       </c>
       <c r="C50" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D50" t="s">
         <v>10</v>
       </c>
       <c r="E50" t="s">
         <v>11</v>
       </c>
       <c r="F50" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="I50" t="s">
-        <v>39</v>
+        <v>172</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>8748</v>
       </c>
       <c r="C51" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="D51" t="s">
         <v>10</v>
       </c>
       <c r="E51" t="s">
         <v>11</v>
       </c>
       <c r="F51" t="s">
         <v>69</v>
       </c>
       <c r="G51" t="s">
         <v>13</v>
       </c>
       <c r="H51" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="I51" t="s">
-        <v>172</v>
+        <v>39</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
-        <v>8810</v>
+        <v>8748</v>
       </c>
       <c r="C52" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D52" t="s">
         <v>10</v>
       </c>
       <c r="E52" t="s">
         <v>11</v>
       </c>
       <c r="F52" t="s">
-        <v>174</v>
+        <v>69</v>
       </c>
       <c r="G52" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
       <c r="H52" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="I52" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
-        <v>8811</v>
+        <v>8810</v>
       </c>
       <c r="C53" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D53" t="s">
         <v>10</v>
       </c>
       <c r="E53" t="s">
         <v>11</v>
       </c>
       <c r="F53" t="s">
-        <v>20</v>
+        <v>179</v>
       </c>
       <c r="G53" t="s">
-        <v>178</v>
+        <v>78</v>
       </c>
       <c r="H53" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="I53" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
-        <v>8819</v>
+        <v>8811</v>
       </c>
       <c r="C54" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D54" t="s">
         <v>10</v>
       </c>
       <c r="E54" t="s">
         <v>11</v>
       </c>
       <c r="F54" t="s">
-        <v>182</v>
+        <v>20</v>
       </c>
       <c r="G54" t="s">
-        <v>44</v>
+        <v>183</v>
       </c>
       <c r="H54" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="I54" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
-        <v>8820</v>
+        <v>8819</v>
       </c>
       <c r="C55" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D55" t="s">
         <v>10</v>
       </c>
       <c r="E55" t="s">
         <v>11</v>
       </c>
       <c r="F55" t="s">
-        <v>69</v>
+        <v>187</v>
       </c>
       <c r="G55" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="H55" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="I55" t="s">
-        <v>18</v>
+        <v>189</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
-        <v>8900</v>
+        <v>8820</v>
       </c>
       <c r="C56" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="D56" t="s">
         <v>10</v>
       </c>
       <c r="E56" t="s">
         <v>11</v>
       </c>
       <c r="F56" t="s">
-        <v>188</v>
+        <v>69</v>
+      </c>
+      <c r="G56" t="s">
+        <v>13</v>
+      </c>
+      <c r="H56" t="s">
+        <v>191</v>
       </c>
       <c r="I56" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>8900</v>
       </c>
       <c r="C57" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="D57" t="s">
         <v>10</v>
       </c>
       <c r="E57" t="s">
         <v>11</v>
       </c>
       <c r="F57" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="I57" t="s">
-        <v>134</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>8900</v>
       </c>
       <c r="C58" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="D58" t="s">
         <v>10</v>
       </c>
       <c r="E58" t="s">
         <v>11</v>
       </c>
       <c r="F58" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="I58" t="s">
-        <v>5</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
-        <v>8986</v>
+        <v>8900</v>
       </c>
       <c r="C59" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="D59" t="s">
         <v>10</v>
       </c>
       <c r="E59" t="s">
         <v>11</v>
       </c>
       <c r="F59" t="s">
-        <v>193</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="I59" t="s">
-        <v>195</v>
+        <v>5</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
+        <v>8986</v>
+      </c>
+      <c r="C60" t="s">
+        <v>197</v>
+      </c>
+      <c r="D60" t="s">
+        <v>10</v>
+      </c>
+      <c r="E60" t="s">
+        <v>11</v>
+      </c>
+      <c r="F60" t="s">
+        <v>198</v>
+      </c>
+      <c r="G60" t="s">
+        <v>167</v>
+      </c>
+      <c r="H60" t="s">
+        <v>199</v>
+      </c>
+      <c r="I60" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61">
+        <v>60</v>
+      </c>
+      <c r="B61">
         <v>8990</v>
       </c>
-      <c r="C60" t="s">
-[...12 lines deleted...]
-        <v>198</v>
+      <c r="C61" t="s">
+        <v>201</v>
+      </c>
+      <c r="D61" t="s">
+        <v>10</v>
+      </c>
+      <c r="E61" t="s">
+        <v>11</v>
+      </c>
+      <c r="F61" t="s">
+        <v>202</v>
+      </c>
+      <c r="I61" t="s">
+        <v>203</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">