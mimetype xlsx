--- v0 (2025-10-27)
+++ v1 (2026-09-24)
@@ -101,51 +101,51 @@
   <si>
     <t>جامع المسائل - 9/1 ، تطبع لأول مرة (مطبوعات مجمع الفقه الإسلامي)</t>
   </si>
   <si>
     <t>دار عالم الفوائد - مكة</t>
   </si>
   <si>
     <t>إفادة السائل في اختصار جامع المسائل لابن تيمية رحمه الله 2/1</t>
   </si>
   <si>
     <t>اختصره</t>
   </si>
   <si>
     <t>د. عاصم بن محمد اللحيدان</t>
   </si>
   <si>
     <t>دار طيبة الخضراء - مكة</t>
   </si>
   <si>
     <t>مجموعة رسائل ومسائل متنوعة لشيخ الاسلام ابن تيمية (المجموعة الأولى)</t>
   </si>
   <si>
     <t>جمع وتحقيق</t>
   </si>
   <si>
-    <t>الحسين بن محمد الليبي</t>
+    <t>الحسين بن محمد بن إغويله</t>
   </si>
   <si>
     <t>دار اللؤلؤة - بيروت</t>
   </si>
   <si>
     <t>مجموعة رسائل ومسائل متنوعة لشيخ الاسلام ابن تيمية (المجموعة الثانية)</t>
   </si>
   <si>
     <t>جامع الفصول - المجموعة الأولى والثانية</t>
   </si>
   <si>
     <t>عبد الله بن علي السليمان آل غيهب</t>
   </si>
   <si>
     <t>دار العمرية - الرياض</t>
   </si>
   <si>
     <t>الفتاوى العراقية لشيخ الإسلام ابن تيمية 2/1</t>
   </si>
   <si>
     <t>عبد الله عبد الصمد المفتي</t>
   </si>
   <si>
     <t>المكتب الإسلامي - بيروت</t>
   </si>