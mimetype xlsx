--- v0 (2026-01-15)
+++ v1 (2026-05-19)
@@ -593,51 +593,51 @@
   <si>
     <t>سلمان بن جابر السويلم</t>
   </si>
   <si>
     <t>التعليق على (لمعة الاعتقاد)</t>
   </si>
   <si>
     <t>ابن عثيمين، محمد بن صالح (1421 هـ)</t>
   </si>
   <si>
     <t>مؤسسة الشيخ محمد ابن صالح العثيمين الخيرية</t>
   </si>
   <si>
     <t>صالح بن عبد العزيز آل الشيخ</t>
   </si>
   <si>
     <t>إرشاد العباد إلى معاني (لمعة الاعتقاد)</t>
   </si>
   <si>
     <t>عبد الرحمن بن ناصر البراك</t>
   </si>
   <si>
     <t>إعداد</t>
   </si>
   <si>
-    <t>عبد الله بن محمد السحيم</t>
+    <t>د. عبد الله بن محمد السحيمد</t>
   </si>
   <si>
     <t>دار التدمرية - الرياض</t>
   </si>
   <si>
     <t>إتحاف العباد بشرح (لمعة الاعتقاد) - حوى أكثر من مائتي إجماع</t>
   </si>
   <si>
     <t>محمد بن فهد الفريح</t>
   </si>
   <si>
     <t>دار أطلس الخضراء - الرياض</t>
   </si>
   <si>
     <t>محمد بن محمود آل خضير</t>
   </si>
   <si>
     <t>تقديم الشيخ</t>
   </si>
   <si>
     <t>عبد الله بن عبد الرحمن السعد</t>
   </si>
   <si>
     <t>تيسير (لمعة الاعتقاد)</t>
   </si>