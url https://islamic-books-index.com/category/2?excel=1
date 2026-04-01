--- v0 (2025-11-04)
+++ v1 (2026-04-01)
@@ -128,51 +128,51 @@
   <si>
     <t>إبراهيم الحاج علي</t>
   </si>
   <si>
     <t>مكتبة الرشد - الرياض</t>
   </si>
   <si>
     <t>تفسير البغوي المسمى "معالم التـنـزيل" 8/1</t>
   </si>
   <si>
     <t>البغوي، الحسين بن مسعود (516 هـ)</t>
   </si>
   <si>
     <t>محمد النمر / عثمان ضميرية /سليمان الحرش</t>
   </si>
   <si>
     <t>دار طيبة - الرياض</t>
   </si>
   <si>
     <t>الإيضاح في التفسير</t>
   </si>
   <si>
     <t>قِوام السنة، إسماعيل بن محمد الأصبهاني (535 هـ)</t>
   </si>
   <si>
-    <t>أبي مازن الخولي وعبد الغفار عبد العاطي</t>
+    <t>أبو مازن الخولي وعبد الغفار عبد العاطي</t>
   </si>
   <si>
     <t>دار طغراء - القاهرة</t>
   </si>
   <si>
     <t>زاد المسير في علم التفسير</t>
   </si>
   <si>
     <t>ابن الجوزي، عبد الرحمن بن علي البغدادي (597 هـ)</t>
   </si>
   <si>
     <t>المكتب الإسلامي - بيروت</t>
   </si>
   <si>
     <t>رموز الكنوز في تفسير الكتاب العزيز</t>
   </si>
   <si>
     <t>عز الدين عبد الرزاق الرسعني الحنبلي (661 هـ)</t>
   </si>
   <si>
     <t>د. محمد بن صالح البراك</t>
   </si>
   <si>
     <t>دار ابن الجوزي - الدمام</t>
   </si>