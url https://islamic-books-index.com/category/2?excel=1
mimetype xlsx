--- v1 (2026-04-01)
+++ v2 (2026-07-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>م</t>
   </si>
   <si>
     <t>الرقم الفهرسي</t>
   </si>
   <si>
     <t>اسم الكتاب</t>
   </si>
   <si>
     <t>الفئة</t>
   </si>
   <si>
     <t>الموضوع</t>
   </si>
   <si>
     <t>المؤلف</t>
   </si>
   <si>
     <t>عمل المحقق</t>
   </si>
   <si>
     <t>المحقق</t>
   </si>
   <si>
@@ -281,84 +281,108 @@
   <si>
     <t>جمع</t>
   </si>
   <si>
     <t>د. سعود بن عبد الله الفنيسان</t>
   </si>
   <si>
     <t>مكتبة العبيكان - الرياض</t>
   </si>
   <si>
     <t>بدائع التفسير (مجموع كلام ابن القيم في التفسير) 3/1</t>
   </si>
   <si>
     <t>يسري السيد محمد</t>
   </si>
   <si>
     <t>اختيارات ابن القيم وترجيحاته في التفسير من أول القرآن الكريم إلى آخر سورة الإسراء 2/1</t>
   </si>
   <si>
     <t>محمد بن عبد الله بن جابر القحطاني</t>
   </si>
   <si>
     <t>كرسي القرآن الكريم - جامعة الملك سعود</t>
   </si>
   <si>
+    <t>فصول في التفسير من كلام ابن القيم، ويليها: تفسير آيات مما فسره ابن القيم، تلخيص أحمد بن أبي بكر الطبراني الكاملي (835 هـ)، ومعهما مقدمة كتاب الطاعون وأفعال الصلاة وشيء من أسرارها</t>
+  </si>
+  <si>
+    <t>ابن القيم، محمد بن أبي بكر بن أيوب (751 هـ)</t>
+  </si>
+  <si>
+    <t>جمع وتحقيق</t>
+  </si>
+  <si>
+    <t>الحسين بن محمد الليبي</t>
+  </si>
+  <si>
+    <t>دار المحدث - الرياض</t>
+  </si>
+  <si>
     <t>تفسير القرآن العظيم (المعروف بتفسير ابن كثير) 7/1</t>
   </si>
   <si>
     <t>ابن كثير، إسماعيل بن عمر (774 هـ)</t>
   </si>
   <si>
     <t>أبي إسحاق الحويني/د. حكمت بشير ياسين</t>
   </si>
   <si>
     <t>تفسير القرآن العظيم 4/1 (محلى بأحكام الشيخ محمد ناصر الدين الألباني على الأحاديث)</t>
   </si>
   <si>
     <t>دار الصديق - الجبيل</t>
   </si>
   <si>
     <t>تفسير القرآن العظيم 8/1</t>
   </si>
   <si>
     <t>تحقيق وتعليق وتخريج</t>
   </si>
   <si>
     <t>شعيب الأرناؤوط ومحمد الخن</t>
   </si>
   <si>
     <t>مؤسسة الرسالة - بيروت</t>
   </si>
   <si>
     <t>دليل الأعمال والدراسات العلمية المتعلقة بتفسير ابن كثير (تفسير القرآن العظيم)</t>
   </si>
   <si>
     <t>مركز الدراسات والمعلومات القرآنية بمعهد الشاطبي</t>
   </si>
   <si>
     <t>مركز الدراسات العلمية - مكة</t>
+  </si>
+  <si>
+    <t>تسلية الكظيم بتخريج أحاديث تفسير القرآن العظيم 4/1</t>
+  </si>
+  <si>
+    <t>أبو إسحاق الحويني (1446 هـ)</t>
+  </si>
+  <si>
+    <t>دار مكة العالمية - بريطانيا</t>
   </si>
   <si>
     <t>عمدة التفسير عن الحافظ ابن كثير (مختصر تفسير القرآن العظيم) 3/1</t>
   </si>
   <si>
     <t>أحمد بن محمد شاكر (1377 هـ)</t>
   </si>
   <si>
     <t>أنور الباز</t>
   </si>
   <si>
     <t>دار الوفاء - مصر</t>
   </si>
   <si>
     <t>حسن التحرير في تهذيب تفسير ابن كـثير 4/1</t>
   </si>
   <si>
     <t>محمد بن حمد الحمود النجدي</t>
   </si>
   <si>
     <t>دار غراس - الكويت</t>
   </si>
   <si>
     <t>المصباح المنير مختصر تفسير ابن كثير</t>
   </si>
@@ -809,51 +833,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I41"/>
+  <dimension ref="A1:I43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1427,528 +1451,580 @@
       </c>
       <c r="B22">
         <v>10752</v>
       </c>
       <c r="C22" t="s">
         <v>86</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" t="s">
         <v>87</v>
       </c>
       <c r="I22" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
-        <v>10774</v>
+        <v>10753</v>
       </c>
       <c r="C23" t="s">
         <v>89</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" t="s">
         <v>90</v>
       </c>
       <c r="G23" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
       <c r="H23" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I23" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>10774</v>
       </c>
       <c r="C24" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24" t="s">
-        <v>90</v>
+        <v>95</v>
+      </c>
+      <c r="G24" t="s">
+        <v>13</v>
+      </c>
+      <c r="H24" t="s">
+        <v>96</v>
       </c>
       <c r="I24" t="s">
-        <v>93</v>
+        <v>46</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>10774</v>
       </c>
       <c r="C25" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="G25" t="s">
         <v>95</v>
       </c>
-      <c r="H25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
-        <v>10775</v>
+        <v>10774</v>
       </c>
       <c r="C26" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26" t="s">
-        <v>99</v>
+        <v>95</v>
+      </c>
+      <c r="G26" t="s">
+        <v>100</v>
+      </c>
+      <c r="H26" t="s">
+        <v>101</v>
       </c>
       <c r="I26" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
-        <v>10776</v>
+        <v>10775</v>
       </c>
       <c r="C27" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
         <v>11</v>
       </c>
       <c r="F27" t="s">
-        <v>102</v>
-[...5 lines deleted...]
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="I27" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
-        <v>10776</v>
+        <v>10775</v>
       </c>
       <c r="C28" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="I28" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10776</v>
       </c>
       <c r="C29" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
         <v>11</v>
       </c>
+      <c r="F29" t="s">
+        <v>110</v>
+      </c>
       <c r="G29" t="s">
-        <v>109</v>
+        <v>67</v>
       </c>
       <c r="H29" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I29" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>10776</v>
       </c>
       <c r="C30" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>11</v>
       </c>
       <c r="F30" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="I30" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>10776</v>
       </c>
       <c r="C31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D31" t="s">
         <v>10</v>
       </c>
       <c r="E31" t="s">
         <v>11</v>
       </c>
-      <c r="F31" t="s">
-        <v>116</v>
+      <c r="G31" t="s">
+        <v>117</v>
+      </c>
+      <c r="H31" t="s">
+        <v>118</v>
       </c>
       <c r="I31" t="s">
-        <v>46</v>
+        <v>119</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>10776</v>
       </c>
       <c r="C32" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="D32" t="s">
         <v>10</v>
       </c>
       <c r="E32" t="s">
         <v>11</v>
       </c>
       <c r="F32" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="I32" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10776</v>
       </c>
       <c r="C33" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D33" t="s">
         <v>10</v>
       </c>
       <c r="E33" t="s">
         <v>11</v>
       </c>
       <c r="F33" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="I33" t="s">
-        <v>62</v>
+        <v>46</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
-        <v>10777</v>
+        <v>10776</v>
       </c>
       <c r="C34" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D34" t="s">
         <v>10</v>
       </c>
       <c r="E34" t="s">
         <v>11</v>
       </c>
       <c r="F34" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="I34" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
-        <v>10777</v>
+        <v>10776</v>
       </c>
       <c r="C35" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D35" t="s">
         <v>10</v>
       </c>
       <c r="E35" t="s">
         <v>11</v>
       </c>
       <c r="F35" t="s">
-        <v>127</v>
+        <v>129</v>
+      </c>
+      <c r="G35" t="s">
+        <v>51</v>
+      </c>
+      <c r="H35" t="s">
+        <v>130</v>
       </c>
       <c r="I35" t="s">
-        <v>128</v>
+        <v>62</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>10777</v>
       </c>
       <c r="C36" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="I36" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
-        <v>10795</v>
+        <v>10777</v>
       </c>
       <c r="C37" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D37" t="s">
         <v>10</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
-      <c r="G37" t="s">
-[...3 lines deleted...]
-        <v>134</v>
+      <c r="F37" t="s">
+        <v>135</v>
       </c>
       <c r="I37" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
-        <v>10911</v>
+        <v>10777</v>
       </c>
       <c r="C38" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D38" t="s">
         <v>10</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="F38" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="G38" t="s">
         <v>138</v>
       </c>
-      <c r="H38" t="s">
+      <c r="I38" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
-        <v>10911</v>
+        <v>10795</v>
       </c>
       <c r="C39" t="s">
         <v>140</v>
       </c>
       <c r="D39" t="s">
         <v>10</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
-      <c r="F39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G39" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="H39" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="I39" t="s">
-        <v>15</v>
+        <v>143</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
-        <v>10912</v>
+        <v>10911</v>
       </c>
       <c r="C40" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D40" t="s">
         <v>10</v>
       </c>
       <c r="E40" t="s">
         <v>11</v>
       </c>
       <c r="F40" t="s">
-        <v>143</v>
+        <v>145</v>
+      </c>
+      <c r="G40" t="s">
+        <v>146</v>
+      </c>
+      <c r="H40" t="s">
+        <v>147</v>
       </c>
       <c r="I40" t="s">
-        <v>144</v>
+        <v>119</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
+        <v>10911</v>
+      </c>
+      <c r="C41" t="s">
+        <v>148</v>
+      </c>
+      <c r="D41" t="s">
+        <v>10</v>
+      </c>
+      <c r="E41" t="s">
+        <v>11</v>
+      </c>
+      <c r="F41" t="s">
+        <v>145</v>
+      </c>
+      <c r="G41" t="s">
+        <v>146</v>
+      </c>
+      <c r="H41" t="s">
+        <v>149</v>
+      </c>
+      <c r="I41" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42">
+        <v>41</v>
+      </c>
+      <c r="B42">
+        <v>10912</v>
+      </c>
+      <c r="C42" t="s">
+        <v>150</v>
+      </c>
+      <c r="D42" t="s">
+        <v>10</v>
+      </c>
+      <c r="E42" t="s">
+        <v>11</v>
+      </c>
+      <c r="F42" t="s">
+        <v>151</v>
+      </c>
+      <c r="I42" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43">
+        <v>42</v>
+      </c>
+      <c r="B43">
         <v>10928</v>
       </c>
-      <c r="C41" t="s">
-[...18 lines deleted...]
-        <v>149</v>
+      <c r="C43" t="s">
+        <v>153</v>
+      </c>
+      <c r="D43" t="s">
+        <v>10</v>
+      </c>
+      <c r="E43" t="s">
+        <v>11</v>
+      </c>
+      <c r="F43" t="s">
+        <v>154</v>
+      </c>
+      <c r="G43" t="s">
+        <v>155</v>
+      </c>
+      <c r="H43" t="s">
+        <v>156</v>
+      </c>
+      <c r="I43" t="s">
+        <v>157</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">