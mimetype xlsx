--- v1 (2026-02-15)
+++ v2 (2026-05-16)
@@ -410,51 +410,51 @@
   <si>
     <t>الكوكب الدري في سيرة أبي السبطين علي رضي الله عنه</t>
   </si>
   <si>
     <t>علي محمد محمد</t>
   </si>
   <si>
     <t>موسوعة الحسن والحسين - أول موسوعة علمية موثقة عن ريحانتي رسول الله صلى الله عليه وسلم</t>
   </si>
   <si>
     <t>شركة الريان - بيروت</t>
   </si>
   <si>
     <t>التحصيل والبيان في سياق قصة السيد سلمان</t>
   </si>
   <si>
     <t>تحقيق - تقديم</t>
   </si>
   <si>
     <t>أحمد الشقيرات/مشهور حسن</t>
   </si>
   <si>
     <t>الدار الأثرية - عَــــمَّان</t>
   </si>
   <si>
-    <t>عمدة الناس في مناقب سيدنا العباس - رضي الله عنه</t>
+    <t>عمدة الناس في مناقب سيدنا العباس - رضي الله عنه 2/1</t>
   </si>
   <si>
     <t>عبد الله بن عبد العزيز الشبراوي</t>
   </si>
   <si>
     <t>دار الرسالة - القاهرة</t>
   </si>
   <si>
     <t>إرواء الظمآن لفضائل سلمان</t>
   </si>
   <si>
     <t>جمع وتخريج</t>
   </si>
   <si>
     <t>أحمد الشقيرات</t>
   </si>
   <si>
     <t>مـحض الخلاص في مناقب سعد بن أبي وقاص</t>
   </si>
   <si>
     <t>محمد بن ناصر العجمي</t>
   </si>
   <si>
     <t>محض المرام في فضائل الزبير بن العوام</t>
   </si>