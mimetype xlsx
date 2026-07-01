--- v0 (2025-11-14)
+++ v1 (2026-07-01)
@@ -65,51 +65,51 @@
   <si>
     <t>الأدب الصغير</t>
   </si>
   <si>
     <t>الآداب الشرعية</t>
   </si>
   <si>
     <t>آداب شرعية وحقوق المسلمين</t>
   </si>
   <si>
     <t>ابن المقفع، عبد الله (142 هـ)</t>
   </si>
   <si>
     <t>تحقيق</t>
   </si>
   <si>
     <t>أحمد زكي باشا</t>
   </si>
   <si>
     <t>دار ابن حزم - بيروت</t>
   </si>
   <si>
     <t>الأدب الكبير</t>
   </si>
   <si>
-    <t>كتاب الأدب (كتاب مسند، تقدم ذكره في: كتب حديث متنوعة)</t>
+    <t>كتاب الأدب (كتاب مسند، تقدم ذكره في: كتب الحديث)</t>
   </si>
   <si>
     <t>ابن أبي شيبة، عبد الله بن محمد (235 هـ)</t>
   </si>
   <si>
     <t>د. محمد رضا القهوجي</t>
   </si>
   <si>
     <t>دار البشائر الإسلامية - بيروت</t>
   </si>
   <si>
     <t>كتاب البر والصلة</t>
   </si>
   <si>
     <t>المروزي، الحسين بن الحسن (246 هـ)</t>
   </si>
   <si>
     <t>تحقيق - دراسة</t>
   </si>
   <si>
     <t>محمد سعيد البخاري</t>
   </si>
   <si>
     <t>مدار الوطن - الرياض</t>
   </si>
@@ -140,72 +140,72 @@
   <si>
     <t>د. نجم عبد الرحمن خلف</t>
   </si>
   <si>
     <t>مكتبة الرشد - الرياض</t>
   </si>
   <si>
     <t>مكارم الأخلاق (يقع ضمن موسوعة الإمام ابن أبي الدنيا)</t>
   </si>
   <si>
     <t>المكتبة العصرية - بيروت</t>
   </si>
   <si>
     <t>كتاب الإخوان (يقع ضمن موسوعة الإمام ابن أبي الدنيا)</t>
   </si>
   <si>
     <t>مكارم الأخلاق</t>
   </si>
   <si>
     <t>ياسين محمد السواس</t>
   </si>
   <si>
     <t>دار صادر - بيروت</t>
   </si>
   <si>
-    <t>مكارم الأخلاق ومعاليها 2/1 (تقدم في: كتب حديث متنوعة)</t>
+    <t>مكارم الأخلاق ومعاليها 2/1 (تقدم في: كتب الحديث)</t>
   </si>
   <si>
     <t>الخرائطي، محمد بن جعفر الشامري (327 هـ)</t>
   </si>
   <si>
     <t>نشأت بن كمال المصري</t>
   </si>
   <si>
     <t>مركز مجمع البحرين للتحقيق - القاهرة</t>
   </si>
   <si>
     <t>مساوىء الأخلاق ومذمومها</t>
   </si>
   <si>
     <t>مصطفى بن أبو النصر الشلبي</t>
   </si>
   <si>
     <t>مكتبة السوادي للتوزيع - جدة</t>
   </si>
   <si>
-    <t>مكارم الأخلاق ومعاليها ومحمود طرائقها 4/1 (تقدم في: كتب حديث متنوعة)</t>
+    <t>مكارم الأخلاق ومعاليها ومحمود طرائقها 4/1 (تقدم في: كتب الحديث)</t>
   </si>
   <si>
     <t>الفاروق الحديثة - مصر</t>
   </si>
   <si>
     <t>الطبراني، سليمان بن أحمد (360 هـ)</t>
   </si>
   <si>
     <t>أبي بسطام محمد بن مصطفى</t>
   </si>
   <si>
     <t>آداب الصحبة</t>
   </si>
   <si>
     <t>أبو عبد الرحمن السلمي، محمد بن الحسين (412 هـ)</t>
   </si>
   <si>
     <t>مجدي فتحي السيد</t>
   </si>
   <si>
     <t>دار الصحابة للتراث - مصر</t>
   </si>
   <si>
     <t>آداب الدين والدنيا</t>
   </si>
@@ -230,51 +230,51 @@
   <si>
     <t>كتاب الأخلاق والسير، أو: رسالة في مداواة النفوس وتهذيب الأخلاق، والزهد في الرذائل</t>
   </si>
   <si>
     <t>ابن حزم الأندلسي، علي بن أحمد (456 هـ)</t>
   </si>
   <si>
     <t>إيفا رياض</t>
   </si>
   <si>
     <t>مداواة النفوس وتهذيب الأخلاق</t>
   </si>
   <si>
     <t>د. محمد مطر الكعبي</t>
   </si>
   <si>
     <t>دار القلم - دمشق</t>
   </si>
   <si>
     <t>الأخلاق والسير في مداواة النفوس</t>
   </si>
   <si>
     <t>طارق بن عبد الواحد بن علي</t>
   </si>
   <si>
-    <t>الآداب (كتاب مسند، تقدم ذكره في: كتب حديث متنوعة)</t>
+    <t>الآداب (كتاب مسند، تقدم ذكره في: كتب الحديث)</t>
   </si>
   <si>
     <t>البيهقي، أحمد بن الحسين (458 هـ)</t>
   </si>
   <si>
     <t>محمد عبد القادر عطا</t>
   </si>
   <si>
     <t>دار الكتب العلمية - بيروت</t>
   </si>
   <si>
     <t>كتاب الجامع للأخلاق والآداب والسلوك</t>
   </si>
   <si>
     <t>ابن عبد البر، يوسف بن عبد الله النمري (463 هـ)</t>
   </si>
   <si>
     <t>إبراهيم بن عبد الله الحازمي</t>
   </si>
   <si>
     <t>دار الشريف - الرياض</t>
   </si>
   <si>
     <t>شرح (الجامع في الآداب) لابن عبد البر، و (مكارم الأخلاق) للطبراني</t>
   </si>