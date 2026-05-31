--- v0 (2025-11-02)
+++ v1 (2026-05-31)
@@ -209,51 +209,51 @@
   <si>
     <t>طارق بن عوض الله</t>
   </si>
   <si>
     <t>دار ابن عفان - الخبر</t>
   </si>
   <si>
     <t>أسماء الله الحسنى، جلالها ولطائف اقترانها وثمراتها في ضوء الكتاب والسنة</t>
   </si>
   <si>
     <t>ماهر بن عبد الحميد بن مقدم</t>
   </si>
   <si>
     <t>تقديم</t>
   </si>
   <si>
     <t>د. عثمان بن محمد الخميس</t>
   </si>
   <si>
     <t>التعاليق العلا في شرح أسماء الله الحسنى وصفاته العلا</t>
   </si>
   <si>
     <t>التراث الذهبي - الرياض</t>
   </si>
   <si>
-    <t>صفات الله عز وجل الواردة في الكتاب والسنة</t>
+    <t>صفات الله عز وجل الواردة في الكتاب والسنة، وإحصاء أسمائه تعالى</t>
   </si>
   <si>
     <t>علوي بن عبد القادر السقاف</t>
   </si>
   <si>
     <t>الدرر السنية - الظهران</t>
   </si>
   <si>
     <t>الأربعون في عظمة رب العالمين</t>
   </si>
   <si>
     <t>محمد صالح المنجد</t>
   </si>
   <si>
     <t>مجموعة زاد للنشر - جدة</t>
   </si>
   <si>
     <t>معاني أسماء الله الحسنى بين أهل السنة والمخالفين</t>
   </si>
   <si>
     <t>مريم بنت عبد العالي الصاعدي</t>
   </si>
   <si>
     <t>دار أجيال التوحيد - جدة</t>
   </si>