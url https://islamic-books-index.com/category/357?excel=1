--- v1 (2026-01-15)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="225">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
   <si>
     <t>م</t>
   </si>
   <si>
     <t>الرقم الفهرسي</t>
   </si>
   <si>
     <t>اسم الكتاب</t>
   </si>
   <si>
     <t>الفئة</t>
   </si>
   <si>
     <t>الموضوع</t>
   </si>
   <si>
     <t>المؤلف</t>
   </si>
   <si>
     <t>عمل المحقق</t>
   </si>
   <si>
     <t>المحقق</t>
   </si>
   <si>
@@ -567,50 +567,59 @@
     <t>تجريد السرقات العلمية والأدبية في التراث العربي والإسلامي</t>
   </si>
   <si>
     <t>عبد الله بن محمد الشمراني</t>
   </si>
   <si>
     <t>www.almoqnea.com</t>
   </si>
   <si>
     <t>معجم الديانة والتدين</t>
   </si>
   <si>
     <t>محمد بن ناصر العبودي</t>
   </si>
   <si>
     <t>معجم مصطلحات الأديان 3/1</t>
   </si>
   <si>
     <t>إشراف</t>
   </si>
   <si>
     <t>أحمد الشرقاوي وهبة النادي</t>
   </si>
   <si>
     <t>مركز التاريخ العربي للنشر - مصر</t>
+  </si>
+  <si>
+    <t>معجم مصطلحات الدعوة والأعلام (عربي-إنكليزي)</t>
+  </si>
+  <si>
+    <t>طه أحمد الزيدي</t>
+  </si>
+  <si>
+    <t>دار النفائس - الأردن</t>
   </si>
   <si>
     <t>معجم لغة الشريعة - معجم في العربية ومفردات العقيدة والقرآن الكريم وعلومه والحديث الشريف ومصطلحه والفقه وأصوله 4/1</t>
   </si>
   <si>
     <t>سعدي أبو حبيب (1441 هـ)</t>
   </si>
   <si>
     <t>دار البشائر الإسلامية - بيروت</t>
   </si>
   <si>
     <t>معجم ما استعجم من أسماء البلاد والمواضع</t>
   </si>
   <si>
     <t>عبد الله بن عبد العزيز البكري الأندلسي (487 هـ)</t>
   </si>
   <si>
     <t>مصطفى السقا</t>
   </si>
   <si>
     <t>عالم الكتب - بيروت</t>
   </si>
   <si>
     <t>معجم البلدان 7/1</t>
   </si>
@@ -1034,51 +1043,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I76"/>
+  <dimension ref="A1:I77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2562,354 +2571,377 @@
       </c>
       <c r="C63" t="s">
         <v>181</v>
       </c>
       <c r="D63" t="s">
         <v>10</v>
       </c>
       <c r="E63" t="s">
         <v>11</v>
       </c>
       <c r="G63" t="s">
         <v>182</v>
       </c>
       <c r="H63" t="s">
         <v>183</v>
       </c>
       <c r="I63" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
-        <v>1920</v>
+        <v>1911</v>
       </c>
       <c r="C64" t="s">
         <v>185</v>
       </c>
       <c r="D64" t="s">
         <v>10</v>
       </c>
       <c r="E64" t="s">
         <v>11</v>
       </c>
       <c r="F64" t="s">
         <v>186</v>
       </c>
       <c r="I64" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
-        <v>1999</v>
+        <v>1920</v>
       </c>
       <c r="C65" t="s">
         <v>188</v>
       </c>
       <c r="D65" t="s">
         <v>10</v>
       </c>
       <c r="E65" t="s">
         <v>11</v>
       </c>
       <c r="F65" t="s">
         <v>189</v>
       </c>
-      <c r="G65" t="s">
-[...2 lines deleted...]
-      <c r="H65" t="s">
+      <c r="I65" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="C66" t="s">
+        <v>191</v>
+      </c>
+      <c r="D66" t="s">
+        <v>10</v>
+      </c>
+      <c r="E66" t="s">
+        <v>11</v>
+      </c>
+      <c r="F66" t="s">
         <v>192</v>
       </c>
-      <c r="D66" t="s">
-[...5 lines deleted...]
-      <c r="F66" t="s">
+      <c r="G66" t="s">
+        <v>36</v>
+      </c>
+      <c r="H66" t="s">
         <v>193</v>
       </c>
       <c r="I66" t="s">
-        <v>128</v>
+        <v>194</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
-        <v>2010</v>
+        <v>2000</v>
       </c>
       <c r="C67" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D67" t="s">
         <v>10</v>
       </c>
       <c r="E67" t="s">
         <v>11</v>
       </c>
       <c r="F67" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="I67" t="s">
-        <v>196</v>
+        <v>128</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="C68" t="s">
         <v>197</v>
       </c>
       <c r="D68" t="s">
         <v>10</v>
       </c>
       <c r="E68" t="s">
         <v>11</v>
       </c>
       <c r="F68" t="s">
         <v>198</v>
       </c>
       <c r="I68" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
-        <v>2020</v>
+        <v>2011</v>
       </c>
       <c r="C69" t="s">
         <v>200</v>
       </c>
       <c r="D69" t="s">
         <v>10</v>
       </c>
       <c r="E69" t="s">
         <v>11</v>
       </c>
       <c r="F69" t="s">
         <v>201</v>
       </c>
       <c r="I69" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2020</v>
       </c>
       <c r="C70" t="s">
         <v>203</v>
       </c>
       <c r="D70" t="s">
         <v>10</v>
       </c>
       <c r="E70" t="s">
         <v>11</v>
       </c>
-      <c r="G70" t="s">
+      <c r="F70" t="s">
         <v>204</v>
       </c>
-      <c r="H70" t="s">
+      <c r="I70" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
-        <v>2030</v>
+        <v>2020</v>
       </c>
       <c r="C71" t="s">
+        <v>206</v>
+      </c>
+      <c r="D71" t="s">
+        <v>10</v>
+      </c>
+      <c r="E71" t="s">
+        <v>11</v>
+      </c>
+      <c r="G71" t="s">
         <v>207</v>
       </c>
-      <c r="D71" t="s">
-[...5 lines deleted...]
-      <c r="F71" t="s">
+      <c r="H71" t="s">
         <v>208</v>
       </c>
-      <c r="G71" t="s">
-[...2 lines deleted...]
-      <c r="H71" t="s">
+      <c r="I71" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
-        <v>2100</v>
+        <v>2030</v>
       </c>
       <c r="C72" t="s">
         <v>210</v>
       </c>
       <c r="D72" t="s">
         <v>10</v>
       </c>
       <c r="E72" t="s">
         <v>11</v>
       </c>
       <c r="F72" t="s">
         <v>211</v>
       </c>
-      <c r="I72" t="s">
+      <c r="G72" t="s">
+        <v>26</v>
+      </c>
+      <c r="H72" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
-        <v>2110</v>
+        <v>2100</v>
       </c>
       <c r="C73" t="s">
         <v>213</v>
       </c>
       <c r="D73" t="s">
         <v>10</v>
       </c>
       <c r="E73" t="s">
         <v>11</v>
       </c>
       <c r="F73" t="s">
         <v>214</v>
       </c>
       <c r="I73" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
-        <v>2200</v>
+        <v>2110</v>
       </c>
       <c r="C74" t="s">
         <v>216</v>
       </c>
       <c r="D74" t="s">
         <v>10</v>
       </c>
       <c r="E74" t="s">
         <v>11</v>
       </c>
       <c r="F74" t="s">
         <v>217</v>
       </c>
       <c r="I74" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
-        <v>2300</v>
+        <v>2200</v>
       </c>
       <c r="C75" t="s">
         <v>219</v>
       </c>
       <c r="D75" t="s">
         <v>10</v>
       </c>
       <c r="E75" t="s">
         <v>11</v>
       </c>
       <c r="F75" t="s">
         <v>220</v>
       </c>
       <c r="I75" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
-        <v>2400</v>
+        <v>2300</v>
       </c>
       <c r="C76" t="s">
         <v>222</v>
       </c>
       <c r="D76" t="s">
         <v>10</v>
       </c>
       <c r="E76" t="s">
         <v>11</v>
       </c>
       <c r="F76" t="s">
         <v>223</v>
       </c>
       <c r="I76" t="s">
         <v>224</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9">
+      <c r="A77">
+        <v>76</v>
+      </c>
+      <c r="B77">
+        <v>2400</v>
+      </c>
+      <c r="C77" t="s">
+        <v>225</v>
+      </c>
+      <c r="D77" t="s">
+        <v>10</v>
+      </c>
+      <c r="E77" t="s">
+        <v>11</v>
+      </c>
+      <c r="F77" t="s">
+        <v>226</v>
+      </c>
+      <c r="I77" t="s">
+        <v>227</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">