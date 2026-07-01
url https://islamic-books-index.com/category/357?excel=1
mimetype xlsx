--- v2 (2026-04-01)
+++ v3 (2026-07-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
   <si>
     <t>م</t>
   </si>
   <si>
     <t>الرقم الفهرسي</t>
   </si>
   <si>
     <t>اسم الكتاب</t>
   </si>
   <si>
     <t>الفئة</t>
   </si>
   <si>
     <t>الموضوع</t>
   </si>
   <si>
     <t>المؤلف</t>
   </si>
   <si>
     <t>عمل المحقق</t>
   </si>
   <si>
     <t>المحقق</t>
   </si>
   <si>
@@ -359,50 +359,62 @@
   <si>
     <t>كشف الظنون عن أسامي الكتب والفنون 10/1</t>
   </si>
   <si>
     <t>أكمل الدين أوغلي وبشار عواد</t>
   </si>
   <si>
     <t>إيضاح المكنون في الذيل على كشف الظنون عن أسامي الكتب والفنون 2/1</t>
   </si>
   <si>
     <t>إسماعيل باشا بن محمد أمين البغدادي (1339 هـ)</t>
   </si>
   <si>
     <t>ذيل (كشف الظنون في أسامي الكتب والفنون) - فيه 3900 كتاب</t>
   </si>
   <si>
     <t>محمد بن محمد الخانجي البوسنوي (1363 هـ)</t>
   </si>
   <si>
     <t>فيصل بن يوسف العلي</t>
   </si>
   <si>
     <t>لطائف لنشر الكتب والرسائل - الكويت</t>
   </si>
   <si>
+    <t>تصحيح كشف الظنون عن أسامي الكتب والفنون</t>
+  </si>
+  <si>
+    <t>أحمد تيمور باشا (1348 هـ)</t>
+  </si>
+  <si>
+    <t>صالح بن محمد الأزهري</t>
+  </si>
+  <si>
+    <t>دار الإمام مسلم - المدينة</t>
+  </si>
+  <si>
     <t>معجم مصنفات الحنابلة من وفيات 241 إلى 1420 هـ (8/1)</t>
   </si>
   <si>
     <t>عبد الله بن محمد الطريقي</t>
   </si>
   <si>
     <t>كشف النقاب عن مؤلفات الأصحاب</t>
   </si>
   <si>
     <t>سليمان بن عبد الرحمن بن حمدان (1397 هـ)</t>
   </si>
   <si>
     <t>جامع الشروح والحواشي - معجم شامل لأسماء الكتب المشروحة في التراث الإسلامي وبيان شروحها 2/1</t>
   </si>
   <si>
     <t>عبد الله بن محمد الحبشي</t>
   </si>
   <si>
     <t>دار المنهاج - جدة</t>
   </si>
   <si>
     <t>فهارس مكتبات العلماء في نجد - البنية والغاية والفائدة المرجعية</t>
   </si>
   <si>
     <t>عبد الله بن محمد العسكر</t>
@@ -504,50 +516,59 @@
     <t>مدين بن جمال الصالح</t>
   </si>
   <si>
     <t>دار المبادرة - عمان</t>
   </si>
   <si>
     <t>التقريب لعلوم ابن القيم</t>
   </si>
   <si>
     <t>الفهارس العلمية لآثار الإمام ابن قيم الجوزية 2/1</t>
   </si>
   <si>
     <t>لجنة من الباحثين</t>
   </si>
   <si>
     <t>التقريب لعلوم وفقه الإمام محمد بن عبد الوهاب وذكر موارده</t>
   </si>
   <si>
     <t>خالد بن محمد الأنصاري</t>
   </si>
   <si>
     <t>مؤلفات إمام الدعوة السلفية وأبناؤه وأحفاده حتى 1329 هــ</t>
   </si>
   <si>
     <t>عبد الرحمن بن عبد الله بن عبد الرحمن آل الشيخ</t>
+  </si>
+  <si>
+    <t>الكتب الطوال ذات الثلاثين مجلدا فأكثر</t>
+  </si>
+  <si>
+    <t>محمد مجقان الجزائري</t>
+  </si>
+  <si>
+    <t>دار الفتح - عمَّان</t>
   </si>
   <si>
     <t>الفهارس الشاملة لآثار الشيخ العلامة محمد الأمين الشنقيطي 2/1</t>
   </si>
   <si>
     <t>زاهر بن محمد الشهري</t>
   </si>
   <si>
     <t>كشاف المسائل الفقهية والعقدية في تفسير أضواء البيان</t>
   </si>
   <si>
     <t>عبد الرحمن بن ظافر القشيري</t>
   </si>
   <si>
     <t>دار المسلم - الرياض</t>
   </si>
   <si>
     <t>معجم محمود محمد شاكر (1418 هـ)</t>
   </si>
   <si>
     <t>منذر محمد سعيد أبو شعر</t>
   </si>
   <si>
     <t>المكتب الإسلامي - بيروت</t>
   </si>
@@ -1043,51 +1064,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I77"/>
+  <dimension ref="A1:I79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1915,1033 +1936,1085 @@
       </c>
       <c r="D35" t="s">
         <v>10</v>
       </c>
       <c r="E35" t="s">
         <v>11</v>
       </c>
       <c r="F35" t="s">
         <v>112</v>
       </c>
       <c r="G35" t="s">
         <v>36</v>
       </c>
       <c r="H35" t="s">
         <v>113</v>
       </c>
       <c r="I35" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
-        <v>876</v>
+        <v>874</v>
       </c>
       <c r="C36" t="s">
         <v>115</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36" t="s">
         <v>116</v>
       </c>
+      <c r="G36" t="s">
+        <v>36</v>
+      </c>
+      <c r="H36" t="s">
+        <v>117</v>
+      </c>
       <c r="I36" t="s">
-        <v>5</v>
+        <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
-        <v>877</v>
+        <v>876</v>
       </c>
       <c r="C37" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D37" t="s">
         <v>10</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
       <c r="F37" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="I37" t="s">
-        <v>24</v>
+        <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
-        <v>880</v>
+        <v>877</v>
       </c>
       <c r="C38" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D38" t="s">
         <v>10</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="F38" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="I38" t="s">
-        <v>121</v>
+        <v>24</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
-        <v>890</v>
+        <v>880</v>
       </c>
       <c r="C39" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D39" t="s">
         <v>10</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
       <c r="F39" t="s">
-        <v>123</v>
-[...4 lines deleted...]
-      <c r="H39" t="s">
         <v>124</v>
       </c>
       <c r="I39" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
-        <v>900</v>
+        <v>890</v>
       </c>
       <c r="C40" t="s">
         <v>126</v>
       </c>
       <c r="D40" t="s">
         <v>10</v>
       </c>
       <c r="E40" t="s">
         <v>11</v>
       </c>
       <c r="F40" t="s">
         <v>127</v>
       </c>
+      <c r="G40" t="s">
+        <v>19</v>
+      </c>
+      <c r="H40" t="s">
+        <v>128</v>
+      </c>
       <c r="I40" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
-        <v>1000</v>
+        <v>900</v>
       </c>
       <c r="C41" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D41" t="s">
         <v>10</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41" t="s">
-        <v>98</v>
+        <v>131</v>
       </c>
       <c r="I41" t="s">
-        <v>24</v>
+        <v>132</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
-        <v>1010</v>
+        <v>1000</v>
       </c>
       <c r="C42" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="D42" t="s">
         <v>10</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
       <c r="F42" t="s">
-        <v>131</v>
+        <v>98</v>
       </c>
       <c r="I42" t="s">
-        <v>132</v>
+        <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
-        <v>1020</v>
+        <v>1010</v>
       </c>
       <c r="C43" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D43" t="s">
         <v>10</v>
       </c>
       <c r="E43" t="s">
         <v>11</v>
       </c>
       <c r="F43" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="I43" t="s">
-        <v>21</v>
+        <v>136</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
-        <v>1030</v>
+        <v>1020</v>
       </c>
       <c r="C44" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D44" t="s">
         <v>10</v>
       </c>
       <c r="E44" t="s">
         <v>11</v>
       </c>
       <c r="F44" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="I44" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>1030</v>
       </c>
       <c r="C45" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D45" t="s">
         <v>10</v>
       </c>
       <c r="E45" t="s">
         <v>11</v>
       </c>
-      <c r="G45" t="s">
-[...3 lines deleted...]
-        <v>138</v>
+      <c r="F45" t="s">
+        <v>140</v>
       </c>
       <c r="I45" t="s">
-        <v>139</v>
+        <v>24</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>1030</v>
       </c>
       <c r="C46" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D46" t="s">
         <v>10</v>
       </c>
       <c r="E46" t="s">
         <v>11</v>
       </c>
+      <c r="G46" t="s">
+        <v>26</v>
+      </c>
+      <c r="H46" t="s">
+        <v>142</v>
+      </c>
       <c r="I46" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
-        <v>1100</v>
+        <v>1030</v>
       </c>
       <c r="C47" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D47" t="s">
         <v>10</v>
       </c>
       <c r="E47" t="s">
         <v>11</v>
       </c>
-      <c r="F47" t="s">
-[...5 lines deleted...]
-      <c r="H47" t="s">
+      <c r="I47" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
-        <v>1120</v>
+        <v>1100</v>
       </c>
       <c r="C48" t="s">
         <v>146</v>
       </c>
       <c r="D48" t="s">
         <v>10</v>
       </c>
       <c r="E48" t="s">
         <v>11</v>
       </c>
       <c r="F48" t="s">
         <v>147</v>
+      </c>
+      <c r="G48" t="s">
+        <v>148</v>
+      </c>
+      <c r="H48" t="s">
+        <v>149</v>
+      </c>
+      <c r="I48" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
-        <v>1130</v>
+        <v>1120</v>
       </c>
       <c r="C49" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D49" t="s">
         <v>10</v>
       </c>
       <c r="E49" t="s">
         <v>11</v>
       </c>
       <c r="F49" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
-        <v>1200</v>
+        <v>1130</v>
       </c>
       <c r="C50" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D50" t="s">
         <v>10</v>
       </c>
       <c r="E50" t="s">
         <v>11</v>
       </c>
       <c r="F50" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I50" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>1200</v>
       </c>
       <c r="C51" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D51" t="s">
         <v>10</v>
       </c>
       <c r="E51" t="s">
         <v>11</v>
       </c>
       <c r="F51" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="I51" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
-        <v>1300</v>
+        <v>1200</v>
       </c>
       <c r="C52" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D52" t="s">
         <v>10</v>
       </c>
       <c r="E52" t="s">
         <v>11</v>
       </c>
       <c r="F52" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="I52" t="s">
-        <v>68</v>
+        <v>160</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>1300</v>
       </c>
       <c r="C53" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="D53" t="s">
         <v>10</v>
       </c>
       <c r="E53" t="s">
         <v>11</v>
       </c>
       <c r="F53" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="I53" t="s">
-        <v>153</v>
+        <v>68</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C54" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D54" t="s">
         <v>10</v>
       </c>
       <c r="E54" t="s">
         <v>11</v>
       </c>
       <c r="F54" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="I54" t="s">
-        <v>76</v>
+        <v>157</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
-        <v>1401</v>
+        <v>1400</v>
       </c>
       <c r="C55" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D55" t="s">
         <v>10</v>
       </c>
       <c r="E55" t="s">
         <v>11</v>
       </c>
       <c r="F55" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="I55" t="s">
-        <v>44</v>
+        <v>76</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
-        <v>1410</v>
+        <v>1401</v>
       </c>
       <c r="C56" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D56" t="s">
         <v>10</v>
       </c>
       <c r="E56" t="s">
         <v>11</v>
       </c>
       <c r="F56" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="I56" t="s">
-        <v>153</v>
+        <v>44</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
-        <v>1420</v>
+        <v>1402</v>
       </c>
       <c r="C57" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D57" t="s">
         <v>10</v>
       </c>
       <c r="E57" t="s">
         <v>11</v>
       </c>
       <c r="F57" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="I57" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
-        <v>1450</v>
+        <v>1410</v>
       </c>
       <c r="C58" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="D58" t="s">
         <v>10</v>
       </c>
       <c r="E58" t="s">
         <v>11</v>
       </c>
       <c r="F58" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="I58" t="s">
-        <v>171</v>
+        <v>157</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
-        <v>1850</v>
+        <v>1420</v>
       </c>
       <c r="C59" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D59" t="s">
         <v>10</v>
       </c>
       <c r="E59" t="s">
         <v>11</v>
       </c>
       <c r="F59" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="I59" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
-        <v>1860</v>
+        <v>1450</v>
       </c>
       <c r="C60" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D60" t="s">
         <v>10</v>
       </c>
       <c r="E60" t="s">
         <v>11</v>
       </c>
       <c r="F60" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="I60" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
-        <v>1870</v>
+        <v>1850</v>
       </c>
       <c r="C61" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="D61" t="s">
         <v>10</v>
       </c>
       <c r="E61" t="s">
         <v>11</v>
       </c>
       <c r="F61" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="I61" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
-        <v>1900</v>
+        <v>1860</v>
       </c>
       <c r="C62" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="D62" t="s">
         <v>10</v>
       </c>
       <c r="E62" t="s">
         <v>11</v>
       </c>
       <c r="F62" t="s">
         <v>180</v>
       </c>
       <c r="I62" t="s">
-        <v>150</v>
+        <v>181</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
-        <v>1910</v>
+        <v>1870</v>
       </c>
       <c r="C63" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D63" t="s">
         <v>10</v>
       </c>
       <c r="E63" t="s">
         <v>11</v>
       </c>
-      <c r="G63" t="s">
-[...3 lines deleted...]
-        <v>183</v>
+      <c r="F63" t="s">
+        <v>184</v>
       </c>
       <c r="I63" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
-        <v>1911</v>
+        <v>1900</v>
       </c>
       <c r="C64" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D64" t="s">
         <v>10</v>
       </c>
       <c r="E64" t="s">
         <v>11</v>
       </c>
       <c r="F64" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="I64" t="s">
-        <v>187</v>
+        <v>154</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
-        <v>1920</v>
+        <v>1910</v>
       </c>
       <c r="C65" t="s">
         <v>188</v>
       </c>
       <c r="D65" t="s">
         <v>10</v>
       </c>
       <c r="E65" t="s">
         <v>11</v>
       </c>
-      <c r="F65" t="s">
+      <c r="G65" t="s">
         <v>189</v>
       </c>
+      <c r="H65" t="s">
+        <v>190</v>
+      </c>
       <c r="I65" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
-        <v>1999</v>
+        <v>1911</v>
       </c>
       <c r="C66" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D66" t="s">
         <v>10</v>
       </c>
       <c r="E66" t="s">
         <v>11</v>
       </c>
       <c r="F66" t="s">
-        <v>192</v>
-[...4 lines deleted...]
-      <c r="H66" t="s">
         <v>193</v>
       </c>
       <c r="I66" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
-        <v>2000</v>
+        <v>1920</v>
       </c>
       <c r="C67" t="s">
         <v>195</v>
       </c>
       <c r="D67" t="s">
         <v>10</v>
       </c>
       <c r="E67" t="s">
         <v>11</v>
       </c>
       <c r="F67" t="s">
         <v>196</v>
       </c>
       <c r="I67" t="s">
-        <v>128</v>
+        <v>197</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
-        <v>2010</v>
+        <v>1999</v>
       </c>
       <c r="C68" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D68" t="s">
         <v>10</v>
       </c>
       <c r="E68" t="s">
         <v>11</v>
       </c>
       <c r="F68" t="s">
-        <v>198</v>
+        <v>199</v>
+      </c>
+      <c r="G68" t="s">
+        <v>36</v>
+      </c>
+      <c r="H68" t="s">
+        <v>200</v>
       </c>
       <c r="I68" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
-        <v>2011</v>
+        <v>2000</v>
       </c>
       <c r="C69" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D69" t="s">
         <v>10</v>
       </c>
       <c r="E69" t="s">
         <v>11</v>
       </c>
       <c r="F69" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="I69" t="s">
-        <v>202</v>
+        <v>132</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
-        <v>2020</v>
+        <v>2010</v>
       </c>
       <c r="C70" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D70" t="s">
         <v>10</v>
       </c>
       <c r="E70" t="s">
         <v>11</v>
       </c>
       <c r="F70" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="I70" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
-        <v>2020</v>
+        <v>2011</v>
       </c>
       <c r="C71" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D71" t="s">
         <v>10</v>
       </c>
       <c r="E71" t="s">
         <v>11</v>
       </c>
-      <c r="G71" t="s">
-[...2 lines deleted...]
-      <c r="H71" t="s">
+      <c r="F71" t="s">
         <v>208</v>
       </c>
       <c r="I71" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
-        <v>2030</v>
+        <v>2020</v>
       </c>
       <c r="C72" t="s">
         <v>210</v>
       </c>
       <c r="D72" t="s">
         <v>10</v>
       </c>
       <c r="E72" t="s">
         <v>11</v>
       </c>
       <c r="F72" t="s">
         <v>211</v>
       </c>
-      <c r="G72" t="s">
-[...2 lines deleted...]
-      <c r="H72" t="s">
+      <c r="I72" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
-        <v>2100</v>
+        <v>2020</v>
       </c>
       <c r="C73" t="s">
         <v>213</v>
       </c>
       <c r="D73" t="s">
         <v>10</v>
       </c>
       <c r="E73" t="s">
         <v>11</v>
       </c>
-      <c r="F73" t="s">
+      <c r="G73" t="s">
         <v>214</v>
       </c>
+      <c r="H73" t="s">
+        <v>215</v>
+      </c>
       <c r="I73" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
-        <v>2110</v>
+        <v>2030</v>
       </c>
       <c r="C74" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D74" t="s">
         <v>10</v>
       </c>
       <c r="E74" t="s">
         <v>11</v>
       </c>
       <c r="F74" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="I74" t="s">
         <v>218</v>
+      </c>
+      <c r="G74" t="s">
+        <v>26</v>
+      </c>
+      <c r="H74" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
-        <v>2200</v>
+        <v>2100</v>
       </c>
       <c r="C75" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D75" t="s">
         <v>10</v>
       </c>
       <c r="E75" t="s">
         <v>11</v>
       </c>
       <c r="F75" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="I75" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
-        <v>2300</v>
+        <v>2110</v>
       </c>
       <c r="C76" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D76" t="s">
         <v>10</v>
       </c>
       <c r="E76" t="s">
         <v>11</v>
       </c>
       <c r="F76" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="I76" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
+        <v>2200</v>
+      </c>
+      <c r="C77" t="s">
+        <v>226</v>
+      </c>
+      <c r="D77" t="s">
+        <v>10</v>
+      </c>
+      <c r="E77" t="s">
+        <v>11</v>
+      </c>
+      <c r="F77" t="s">
+        <v>227</v>
+      </c>
+      <c r="I77" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9">
+      <c r="A78">
+        <v>77</v>
+      </c>
+      <c r="B78">
+        <v>2300</v>
+      </c>
+      <c r="C78" t="s">
+        <v>229</v>
+      </c>
+      <c r="D78" t="s">
+        <v>10</v>
+      </c>
+      <c r="E78" t="s">
+        <v>11</v>
+      </c>
+      <c r="F78" t="s">
+        <v>230</v>
+      </c>
+      <c r="I78" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9">
+      <c r="A79">
+        <v>78</v>
+      </c>
+      <c r="B79">
         <v>2400</v>
       </c>
-      <c r="C77" t="s">
-[...12 lines deleted...]
-        <v>227</v>
+      <c r="C79" t="s">
+        <v>232</v>
+      </c>
+      <c r="D79" t="s">
+        <v>10</v>
+      </c>
+      <c r="E79" t="s">
+        <v>11</v>
+      </c>
+      <c r="F79" t="s">
+        <v>233</v>
+      </c>
+      <c r="I79" t="s">
+        <v>234</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">