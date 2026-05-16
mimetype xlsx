--- v0 (2025-10-20)
+++ v1 (2026-05-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="276">
   <si>
     <t>م</t>
   </si>
   <si>
     <t>الرقم الفهرسي</t>
   </si>
   <si>
     <t>اسم الكتاب</t>
   </si>
   <si>
     <t>الفئة</t>
   </si>
   <si>
     <t>الموضوع</t>
   </si>
   <si>
     <t>المؤلف</t>
   </si>
   <si>
     <t>عمل المحقق</t>
   </si>
   <si>
     <t>المحقق</t>
   </si>
   <si>
@@ -614,50 +614,62 @@
   <si>
     <t>ترتيب - انتقاء</t>
   </si>
   <si>
     <t>د. عمر بن عبد الله المقبل</t>
   </si>
   <si>
     <t>بصائر ذوي التمييز في لطائف الكتاب العزيز 6/1</t>
   </si>
   <si>
     <t>مجد الدين ، محمد بن يعقوب الفيروز أبادي (817 هـ)</t>
   </si>
   <si>
     <t>محمد النجار وعبد العليم الطحاوي</t>
   </si>
   <si>
     <t>المكتبة العلمية - بيروت</t>
   </si>
   <si>
     <t>الجمان في لطائف القرآن - رصد وانتقاء لأبرز البصائر القرآنية من مقولات السلف والخلف 3/1</t>
   </si>
   <si>
     <t>الإدارة العلمية في معالم التدبر</t>
   </si>
   <si>
+    <t>لطائف القرآن</t>
+  </si>
+  <si>
+    <t>أحمد بن محمد الرازي الحنفي (631 هـ)</t>
+  </si>
+  <si>
+    <t>وصال أبو شعيب عدوان</t>
+  </si>
+  <si>
+    <t>دار الإمام مسلم - المدينة</t>
+  </si>
+  <si>
     <t>أجمع آية لمكارم الأخلاق - المعاني والهدايات (مكرر في كتب الآداب)</t>
   </si>
   <si>
     <t>أثر مقاصد القرآن في حل مشكلات الأمة ودفع معوقات نهوضها</t>
   </si>
   <si>
     <t>سعود بن خالد بن سعود الكبير آل سعود</t>
   </si>
   <si>
     <t>الجمعية العلمية السعودية للقرآن الكريم – جامعة الملك عبد العزيز</t>
   </si>
   <si>
     <t>المحاكاة في قراءة القرآن الكريم - مفهومها وأحكامها</t>
   </si>
   <si>
     <t>فيصل بن جميل الغزاوي</t>
   </si>
   <si>
     <t>مركز إجلال للدراسات والاستشارات - الرياض</t>
   </si>
   <si>
     <t>القواعد القرآنية - قراءة في التاريخ والأثر</t>
   </si>
   <si>
     <t>عمر بن عبد الله المقبل</t>
@@ -762,53 +774,50 @@
     <t>ثلاثون مجلسا في التدبر (مكرر في: إيمانيات)</t>
   </si>
   <si>
     <t>اللجنة العلمية في مركز (تدبُّـــر)</t>
   </si>
   <si>
     <t>الخلاصة في تدبر القرآن الكريم - دراسة تأصيلية</t>
   </si>
   <si>
     <t>تدبرات المفسرين</t>
   </si>
   <si>
     <t>ندوة طباعة القرآن الكريم ونشره بين الواقع والمأمول - المنعقدة في مجمع الملك فهد بالمدينة المنورة في صفر 1436 (6/1)</t>
   </si>
   <si>
     <t>مجمع الملك فهد لطباعة المصحف - المدينة</t>
   </si>
   <si>
     <t>ندوة ترجمة معاني القرآن الكريم ، تقويم للماضي وتخطيط للمستقبل - المنعقدة في مجمع الملك فهد بالمدينة المنورة في صفر 1423 (6/1)</t>
   </si>
   <si>
     <t>حقول الدراسات القرآنية (بحوث الدراسات القرآنية في الدراسات العليا في الجامعات الخليجية حتى عام 1441 هـ))</t>
   </si>
   <si>
     <t>فهد بن مبارك الوهبي</t>
-  </si>
-[...1 lines deleted...]
-    <t>دار الإمام مسلم - المدينة</t>
   </si>
   <si>
     <t>جهود سماحة الشيخ عبد العزيز بن عبد الله بن باز في تفسير القرآن الكريم</t>
   </si>
   <si>
     <t>محمد بن سريع السريع</t>
   </si>
   <si>
     <t>طبع بإشراف مؤسسة عبد العزيز بن باز الخيرية</t>
   </si>
   <si>
     <t>استدراكات الآلوسي على الفخر الرازي في التفسير</t>
   </si>
   <si>
     <t>يعقوب بن محمد الهوساوي</t>
   </si>
   <si>
     <t>المسائل الاعتزالية في تفسير الكشاف 2/1</t>
   </si>
   <si>
     <t>صالح بن غرم الله الغامدي</t>
   </si>
   <si>
     <t>دار الأندلس - حائل</t>
   </si>
@@ -1178,51 +1187,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I99"/>
+  <dimension ref="A1:I100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2777,856 +2786,885 @@
       </c>
       <c r="B64">
         <v>11420</v>
       </c>
       <c r="C64" t="s">
         <v>198</v>
       </c>
       <c r="D64" t="s">
         <v>10</v>
       </c>
       <c r="E64" t="s">
         <v>11</v>
       </c>
       <c r="F64" t="s">
         <v>199</v>
       </c>
       <c r="I64" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
-        <v>11554</v>
+        <v>11421</v>
       </c>
       <c r="C65" t="s">
         <v>200</v>
       </c>
       <c r="D65" t="s">
         <v>10</v>
       </c>
       <c r="E65" t="s">
         <v>11</v>
       </c>
       <c r="F65" t="s">
-        <v>103</v>
+        <v>201</v>
+      </c>
+      <c r="G65" t="s">
+        <v>33</v>
+      </c>
+      <c r="H65" t="s">
+        <v>202</v>
       </c>
       <c r="I65" t="s">
-        <v>5</v>
+        <v>203</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
-        <v>12213</v>
+        <v>11554</v>
       </c>
       <c r="C66" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="D66" t="s">
         <v>10</v>
       </c>
       <c r="E66" t="s">
         <v>11</v>
       </c>
       <c r="F66" t="s">
-        <v>202</v>
+        <v>103</v>
       </c>
       <c r="I66" t="s">
-        <v>203</v>
+        <v>5</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
-        <v>12419</v>
+        <v>12213</v>
       </c>
       <c r="C67" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D67" t="s">
         <v>10</v>
       </c>
       <c r="E67" t="s">
         <v>11</v>
       </c>
       <c r="F67" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="I67" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
-        <v>12554</v>
+        <v>12419</v>
       </c>
       <c r="C68" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D68" t="s">
         <v>10</v>
       </c>
       <c r="E68" t="s">
         <v>11</v>
       </c>
       <c r="F68" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="I68" t="s">
-        <v>49</v>
+        <v>210</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
-        <v>12555</v>
+        <v>12554</v>
       </c>
       <c r="C69" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="D69" t="s">
         <v>10</v>
       </c>
       <c r="E69" t="s">
         <v>11</v>
       </c>
       <c r="F69" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="I69" t="s">
-        <v>184</v>
+        <v>49</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
-        <v>14512</v>
+        <v>12555</v>
       </c>
       <c r="C70" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D70" t="s">
         <v>10</v>
       </c>
       <c r="E70" t="s">
         <v>11</v>
       </c>
       <c r="F70" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="I70" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
-        <v>14524</v>
+        <v>14512</v>
       </c>
       <c r="C71" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D71" t="s">
         <v>10</v>
       </c>
       <c r="E71" t="s">
         <v>11</v>
       </c>
       <c r="F71" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="I71" t="s">
-        <v>214</v>
+        <v>186</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
-        <v>15170</v>
+        <v>14524</v>
       </c>
       <c r="C72" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D72" t="s">
         <v>10</v>
       </c>
       <c r="E72" t="s">
         <v>11</v>
       </c>
       <c r="F72" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="I72" t="s">
-        <v>171</v>
+        <v>218</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
-        <v>15866</v>
+        <v>15170</v>
       </c>
       <c r="C73" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D73" t="s">
         <v>10</v>
       </c>
       <c r="E73" t="s">
         <v>11</v>
       </c>
       <c r="F73" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="I73" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
-        <v>16141</v>
+        <v>15866</v>
       </c>
       <c r="C74" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="D74" t="s">
         <v>10</v>
       </c>
       <c r="E74" t="s">
         <v>11</v>
       </c>
       <c r="F74" t="s">
-        <v>167</v>
+        <v>221</v>
       </c>
       <c r="I74" t="s">
-        <v>168</v>
+        <v>184</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
-        <v>16533</v>
+        <v>16141</v>
       </c>
       <c r="C75" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="D75" t="s">
         <v>10</v>
       </c>
       <c r="E75" t="s">
         <v>11</v>
       </c>
       <c r="F75" t="s">
-        <v>220</v>
+        <v>167</v>
       </c>
       <c r="I75" t="s">
-        <v>221</v>
+        <v>168</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
-        <v>16921</v>
+        <v>16533</v>
       </c>
       <c r="C76" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D76" t="s">
         <v>10</v>
       </c>
       <c r="E76" t="s">
         <v>11</v>
       </c>
       <c r="F76" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="I76" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
-        <v>16941</v>
+        <v>16921</v>
       </c>
       <c r="C77" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D77" t="s">
         <v>10</v>
       </c>
       <c r="E77" t="s">
         <v>11</v>
       </c>
       <c r="F77" t="s">
-        <v>17</v>
+        <v>227</v>
       </c>
       <c r="I77" t="s">
-        <v>18</v>
+        <v>228</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
-        <v>17030</v>
+        <v>16941</v>
       </c>
       <c r="C78" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="D78" t="s">
         <v>10</v>
       </c>
       <c r="E78" t="s">
         <v>11</v>
       </c>
       <c r="F78" t="s">
-        <v>227</v>
+        <v>17</v>
       </c>
       <c r="I78" t="s">
-        <v>184</v>
+        <v>18</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
-        <v>17031</v>
+        <v>17030</v>
       </c>
       <c r="C79" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="D79" t="s">
         <v>10</v>
       </c>
       <c r="E79" t="s">
         <v>11</v>
       </c>
       <c r="F79" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="I79" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
-        <v>17032</v>
+        <v>17031</v>
       </c>
       <c r="C80" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D80" t="s">
         <v>10</v>
       </c>
       <c r="E80" t="s">
         <v>11</v>
       </c>
-      <c r="G80" t="s">
-[...3 lines deleted...]
-        <v>231</v>
+      <c r="F80" t="s">
+        <v>233</v>
       </c>
       <c r="I80" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
-        <v>17033</v>
+        <v>17032</v>
       </c>
       <c r="C81" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="D81" t="s">
         <v>10</v>
       </c>
       <c r="E81" t="s">
         <v>11</v>
       </c>
-      <c r="F81" t="s">
-        <v>231</v>
+      <c r="G81" t="s">
+        <v>56</v>
+      </c>
+      <c r="H81" t="s">
+        <v>235</v>
       </c>
       <c r="I81" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
-        <v>17034</v>
+        <v>17033</v>
       </c>
       <c r="C82" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="D82" t="s">
         <v>10</v>
       </c>
       <c r="E82" t="s">
         <v>11</v>
       </c>
-      <c r="G82" t="s">
-[...2 lines deleted...]
-      <c r="H82" t="s">
+      <c r="F82" t="s">
         <v>235</v>
       </c>
       <c r="I82" t="s">
-        <v>236</v>
+        <v>184</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>17034</v>
       </c>
       <c r="C83" t="s">
         <v>237</v>
       </c>
       <c r="D83" t="s">
         <v>10</v>
       </c>
       <c r="E83" t="s">
         <v>11</v>
       </c>
-      <c r="F83" t="s">
+      <c r="G83" t="s">
         <v>238</v>
       </c>
-      <c r="G83" t="s">
+      <c r="H83" t="s">
         <v>239</v>
       </c>
-      <c r="H83" t="s">
+      <c r="I83" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
-        <v>17036</v>
+        <v>17034</v>
       </c>
       <c r="C84" t="s">
         <v>241</v>
       </c>
       <c r="D84" t="s">
         <v>10</v>
       </c>
       <c r="E84" t="s">
         <v>11</v>
       </c>
+      <c r="F84" t="s">
+        <v>242</v>
+      </c>
       <c r="G84" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="H84" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="I84" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
-        <v>17038</v>
+        <v>17036</v>
       </c>
       <c r="C85" t="s">
+        <v>245</v>
+      </c>
+      <c r="D85" t="s">
+        <v>10</v>
+      </c>
+      <c r="E85" t="s">
+        <v>11</v>
+      </c>
+      <c r="G85" t="s">
         <v>243</v>
       </c>
-      <c r="D85" t="s">
-[...6 lines deleted...]
-        <v>167</v>
+      <c r="H85" t="s">
+        <v>246</v>
       </c>
       <c r="I85" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>17038</v>
       </c>
       <c r="C86" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="D86" t="s">
         <v>10</v>
       </c>
       <c r="E86" t="s">
         <v>11</v>
       </c>
       <c r="F86" t="s">
-        <v>229</v>
+        <v>167</v>
       </c>
       <c r="I86" t="s">
-        <v>18</v>
+        <v>184</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
-        <v>17194</v>
+        <v>17038</v>
       </c>
       <c r="C87" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="D87" t="s">
         <v>10</v>
       </c>
       <c r="E87" t="s">
         <v>11</v>
       </c>
+      <c r="F87" t="s">
+        <v>233</v>
+      </c>
       <c r="I87" t="s">
-        <v>246</v>
+        <v>18</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>17194</v>
       </c>
       <c r="C88" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="D88" t="s">
         <v>10</v>
       </c>
       <c r="E88" t="s">
         <v>11</v>
       </c>
       <c r="I88" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>17194</v>
       </c>
       <c r="C89" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="D89" t="s">
         <v>10</v>
       </c>
       <c r="E89" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="I89" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
-        <v>18000</v>
+        <v>17194</v>
       </c>
       <c r="C90" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D90" t="s">
         <v>10</v>
       </c>
       <c r="E90" t="s">
         <v>11</v>
       </c>
       <c r="F90" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="I90" t="s">
-        <v>253</v>
+        <v>203</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
-        <v>18010</v>
+        <v>18000</v>
       </c>
       <c r="C91" t="s">
         <v>254</v>
       </c>
       <c r="D91" t="s">
         <v>10</v>
       </c>
       <c r="E91" t="s">
         <v>11</v>
       </c>
       <c r="F91" t="s">
         <v>255</v>
       </c>
       <c r="I91" t="s">
-        <v>221</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
-        <v>18020</v>
+        <v>18010</v>
       </c>
       <c r="C92" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D92" t="s">
         <v>10</v>
       </c>
       <c r="E92" t="s">
         <v>11</v>
       </c>
       <c r="F92" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="I92" t="s">
-        <v>258</v>
+        <v>225</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
-        <v>18030</v>
+        <v>18020</v>
       </c>
       <c r="C93" t="s">
         <v>259</v>
       </c>
       <c r="D93" t="s">
         <v>10</v>
       </c>
       <c r="E93" t="s">
         <v>11</v>
       </c>
       <c r="F93" t="s">
         <v>260</v>
       </c>
       <c r="I93" t="s">
-        <v>5</v>
+        <v>261</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
-        <v>19000</v>
+        <v>18030</v>
       </c>
       <c r="C94" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D94" t="s">
         <v>10</v>
       </c>
       <c r="E94" t="s">
         <v>11</v>
       </c>
       <c r="F94" t="s">
-        <v>217</v>
+        <v>263</v>
       </c>
       <c r="I94" t="s">
-        <v>184</v>
+        <v>5</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>19000</v>
       </c>
       <c r="C95" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="D95" t="s">
         <v>10</v>
       </c>
       <c r="E95" t="s">
         <v>11</v>
       </c>
       <c r="F95" t="s">
-        <v>263</v>
+        <v>221</v>
       </c>
       <c r="I95" t="s">
-        <v>264</v>
+        <v>184</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
-        <v>20000</v>
+        <v>19000</v>
       </c>
       <c r="C96" t="s">
         <v>265</v>
       </c>
       <c r="D96" t="s">
         <v>10</v>
       </c>
       <c r="E96" t="s">
         <v>11</v>
       </c>
       <c r="F96" t="s">
         <v>266</v>
       </c>
       <c r="I96" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>20000</v>
       </c>
       <c r="C97" t="s">
         <v>268</v>
       </c>
       <c r="D97" t="s">
         <v>10</v>
       </c>
       <c r="E97" t="s">
         <v>11</v>
       </c>
       <c r="F97" t="s">
         <v>269</v>
       </c>
       <c r="I97" t="s">
-        <v>43</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="C98" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D98" t="s">
         <v>10</v>
       </c>
       <c r="E98" t="s">
         <v>11</v>
       </c>
       <c r="F98" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="I98" t="s">
-        <v>171</v>
+        <v>43</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
+        <v>30000</v>
+      </c>
+      <c r="C99" t="s">
+        <v>273</v>
+      </c>
+      <c r="D99" t="s">
+        <v>10</v>
+      </c>
+      <c r="E99" t="s">
+        <v>11</v>
+      </c>
+      <c r="F99" t="s">
+        <v>274</v>
+      </c>
+      <c r="I99" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9">
+      <c r="A100">
+        <v>99</v>
+      </c>
+      <c r="B100">
         <v>40000</v>
       </c>
-      <c r="C99" t="s">
-[...11 lines deleted...]
-      <c r="I99" t="s">
+      <c r="C100" t="s">
+        <v>275</v>
+      </c>
+      <c r="D100" t="s">
+        <v>10</v>
+      </c>
+      <c r="E100" t="s">
+        <v>11</v>
+      </c>
+      <c r="F100" t="s">
+        <v>224</v>
+      </c>
+      <c r="I100" t="s">
         <v>171</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>