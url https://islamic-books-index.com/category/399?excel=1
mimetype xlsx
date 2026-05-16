--- v0 (2025-10-18)
+++ v1 (2026-05-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>م</t>
   </si>
   <si>
     <t>الرقم الفهرسي</t>
   </si>
   <si>
     <t>اسم الكتاب</t>
   </si>
   <si>
     <t>الفئة</t>
   </si>
   <si>
     <t>الموضوع</t>
   </si>
   <si>
     <t>المؤلف</t>
   </si>
   <si>
     <t>عمل المحقق</t>
   </si>
   <si>
     <t>المحقق</t>
   </si>
   <si>
@@ -72,50 +72,59 @@
     <t>تربية الأولاد وحقوقهم</t>
   </si>
   <si>
     <t>رفيق حميد طه السامرائي</t>
   </si>
   <si>
     <t>دار الفتح - عمَّان</t>
   </si>
   <si>
     <t>أطفال المسلمين - كيف رباهم النبي الأمين صلى الله عليه وسلم؟ ويليه: منهج تعليمي لطلبة العلم</t>
   </si>
   <si>
     <t>جمال عبد الرحمن</t>
   </si>
   <si>
     <t>دار إيلاف الدولية - الكويت</t>
   </si>
   <si>
     <t>المنهج النبوي في التعامل مع الأطفال</t>
   </si>
   <si>
     <t>مسند بن محسن القحطاني</t>
   </si>
   <si>
     <t>دار ابن الجوزي - الدمام</t>
+  </si>
+  <si>
+    <t>المرويات الواردة في أحكام الصبيان 2/1</t>
+  </si>
+  <si>
+    <t>عبد الله بن مساعد الزهراني</t>
+  </si>
+  <si>
+    <t>دار ابن عفان - القاهرة</t>
   </si>
   <si>
     <t>تذكير الآباء بالسنن المهجورة في تربية الأبناء 2/1</t>
   </si>
   <si>
     <t>محمود بن إمام آل موافي</t>
   </si>
   <si>
     <t>دار عباد الرحمن - مصر</t>
   </si>
   <si>
     <t>فقه تربية الأبناء وطائفة من نصائح الأطباء</t>
   </si>
   <si>
     <t>مصطفى العدوي</t>
   </si>
   <si>
     <t>دار ماجد عسيري - جدة</t>
   </si>
   <si>
     <t>الاستدلال على كنز الأطفال - ألفية في تعليم الأطفال العقيدة والتوحيد والفقه والسيرة والآداب والمعاملات وغيرها على طريقة السؤال والجواب</t>
   </si>
   <si>
     <t>فيصل بن مسفر الوادعي</t>
   </si>
@@ -653,51 +662,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I29"/>
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -764,651 +773,674 @@
       </c>
       <c r="B4">
         <v>102</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>18</v>
       </c>
       <c r="I4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C7" t="s">
         <v>26</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>27</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="C8" t="s">
         <v>29</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="I8" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>109</v>
       </c>
       <c r="C9" t="s">
         <v>32</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
         <v>33</v>
       </c>
       <c r="I9" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C10" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10" t="s">
+        <v>36</v>
+      </c>
+      <c r="I10" t="s">
         <v>34</v>
-      </c>
-[...16 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
-        <v>281</v>
+        <v>110</v>
       </c>
       <c r="C11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11" t="s">
         <v>38</v>
       </c>
-      <c r="D11" t="s">
-[...5 lines deleted...]
-      <c r="F11" t="s">
+      <c r="G11" t="s">
         <v>39</v>
       </c>
-      <c r="G11" t="s">
+      <c r="H11" t="s">
         <v>40</v>
       </c>
-      <c r="H11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I11" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>281</v>
       </c>
       <c r="C12" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12" t="s">
+        <v>42</v>
+      </c>
+      <c r="G12" t="s">
         <v>43</v>
       </c>
-      <c r="D12" t="s">
-[...6 lines deleted...]
-        <v>39</v>
+      <c r="H12" t="s">
+        <v>44</v>
       </c>
       <c r="I12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
-        <v>474</v>
+        <v>281</v>
       </c>
       <c r="C13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
-      <c r="G13" t="s">
-[...3 lines deleted...]
-        <v>46</v>
+      <c r="F13" t="s">
+        <v>42</v>
       </c>
       <c r="I13" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="C14" t="s">
         <v>48</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
-      <c r="F14" t="s">
+      <c r="G14" t="s">
+        <v>43</v>
+      </c>
+      <c r="H14" t="s">
         <v>49</v>
       </c>
       <c r="I14" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="C15" t="s">
         <v>51</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
         <v>52</v>
       </c>
-      <c r="G15" t="s">
+      <c r="I15" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
-        <v>751</v>
+        <v>476</v>
       </c>
       <c r="C16" t="s">
+        <v>54</v>
+      </c>
+      <c r="D16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" t="s">
+        <v>55</v>
+      </c>
+      <c r="G16" t="s">
         <v>56</v>
       </c>
-      <c r="D16" t="s">
-[...5 lines deleted...]
-      <c r="F16" t="s">
+      <c r="H16" t="s">
         <v>57</v>
       </c>
-      <c r="G16" t="s">
-[...2 lines deleted...]
-      <c r="H16" t="s">
+      <c r="I16" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
-        <v>752</v>
+        <v>751</v>
       </c>
       <c r="C17" t="s">
+        <v>59</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17" t="s">
         <v>60</v>
       </c>
-      <c r="D17" t="s">
-[...5 lines deleted...]
-      <c r="F17" t="s">
+      <c r="G17" t="s">
+        <v>43</v>
+      </c>
+      <c r="H17" t="s">
         <v>61</v>
       </c>
-      <c r="G17" t="s">
+      <c r="I17" t="s">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="C18" t="s">
+        <v>63</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18" t="s">
+        <v>64</v>
+      </c>
+      <c r="G18" t="s">
         <v>65</v>
       </c>
-      <c r="D18" t="s">
-[...5 lines deleted...]
-      <c r="F18" t="s">
+      <c r="H18" t="s">
         <v>66</v>
       </c>
       <c r="I18" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="C19" t="s">
         <v>68</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" t="s">
         <v>69</v>
       </c>
       <c r="I19" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
-        <v>1416</v>
+        <v>754</v>
       </c>
       <c r="C20" t="s">
         <v>71</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" t="s">
         <v>72</v>
       </c>
       <c r="I20" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
-        <v>1417</v>
+        <v>1416</v>
       </c>
       <c r="C21" t="s">
         <v>74</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" t="s">
         <v>75</v>
       </c>
       <c r="I21" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
-        <v>1418</v>
+        <v>1417</v>
       </c>
       <c r="C22" t="s">
         <v>77</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" t="s">
         <v>78</v>
       </c>
       <c r="I22" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
-        <v>1419</v>
+        <v>1418</v>
       </c>
       <c r="C23" t="s">
         <v>80</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" t="s">
         <v>81</v>
       </c>
       <c r="I23" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
-        <v>1420</v>
+        <v>1419</v>
       </c>
       <c r="C24" t="s">
         <v>83</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24" t="s">
         <v>84</v>
       </c>
       <c r="I24" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>1420</v>
       </c>
       <c r="C25" t="s">
         <v>86</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25" t="s">
         <v>87</v>
       </c>
       <c r="I25" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
-        <v>1421</v>
+        <v>1420</v>
       </c>
       <c r="C26" t="s">
         <v>89</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="I26" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
-        <v>1422</v>
+        <v>1421</v>
       </c>
       <c r="C27" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
         <v>11</v>
       </c>
       <c r="F27" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="I27" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
-        <v>1425</v>
+        <v>1422</v>
       </c>
       <c r="C28" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I28" t="s">
-        <v>94</v>
+        <v>73</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
-        <v>1426</v>
+        <v>1425</v>
       </c>
       <c r="C29" t="s">
         <v>95</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
         <v>11</v>
       </c>
       <c r="F29" t="s">
         <v>96</v>
       </c>
       <c r="I29" t="s">
         <v>97</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30">
+        <v>29</v>
+      </c>
+      <c r="B30">
+        <v>1426</v>
+      </c>
+      <c r="C30" t="s">
+        <v>98</v>
+      </c>
+      <c r="D30" t="s">
+        <v>10</v>
+      </c>
+      <c r="E30" t="s">
+        <v>11</v>
+      </c>
+      <c r="F30" t="s">
+        <v>99</v>
+      </c>
+      <c r="I30" t="s">
+        <v>100</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">