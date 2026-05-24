--- v0 (2026-01-01)
+++ v1 (2026-05-24)
@@ -116,51 +116,51 @@
   <si>
     <t>أبو نعيم الأصبهاني، أحمد بن عبدالله (430 هـ)</t>
   </si>
   <si>
     <t>تحقيق - دراسة</t>
   </si>
   <si>
     <t>علي رضا بن عبد الله بن علي رضا</t>
   </si>
   <si>
     <t>دار المأمون للتراث - دمشق</t>
   </si>
   <si>
     <t>حـياة الأنبياء صلوات الله عليهم بعد وفاتهم</t>
   </si>
   <si>
     <t>البيهقي، أحمد بن الحسين (458 هـ)</t>
   </si>
   <si>
     <t>د. أحمد بن عطية الغامدي</t>
   </si>
   <si>
     <t>مكتبة العلوم والحكم - المدينة</t>
   </si>
   <si>
-    <t>كتاب البعث والنشور (جزء حديثي مكرر في: كتب حديث متنوعة)</t>
+    <t>كتاب البعث والنشور (جزء حديثي مكرر في: كتب الحديث)</t>
   </si>
   <si>
     <t>أبي عاصم الشوامي الأثري</t>
   </si>
   <si>
     <t>مكتبة دار الحجاز - مصر</t>
   </si>
   <si>
     <t>إثبات عذاب القبر وسؤال الملكين على ما وردت به الشريعة بالآيات المتلوة والأخبار المروية وأقاويل سلف هذه الأمة مع جواز ذلك بالعقل في قدرة الله سبحانه وتعالى</t>
   </si>
   <si>
     <t>محمد بن حسين الأفلحي</t>
   </si>
   <si>
     <t>دار الآثار - صنعاء</t>
   </si>
   <si>
     <t>التذكرة في أحوال الموتى وأمور الآخرة</t>
   </si>
   <si>
     <t>القرطبي، محمد بن أحمد (671 هـ)</t>
   </si>
   <si>
     <t>د. الصادق بن محمد بن إبراهيم</t>
   </si>