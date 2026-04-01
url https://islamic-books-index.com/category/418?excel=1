--- v0 (2025-11-04)
+++ v1 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>م</t>
   </si>
   <si>
     <t>الرقم الفهرسي</t>
   </si>
   <si>
     <t>اسم الكتاب</t>
   </si>
   <si>
     <t>الفئة</t>
   </si>
   <si>
     <t>الموضوع</t>
   </si>
   <si>
     <t>المؤلف</t>
   </si>
   <si>
     <t>عمل المحقق</t>
   </si>
   <si>
     <t>المحقق</t>
   </si>
   <si>
@@ -326,54 +326,51 @@
   <si>
     <t>ديوان الضعفاء والمتروكين وخلق من المجهولين وأناس ثقات فيهم لين 2/1</t>
   </si>
   <si>
     <t>شمس الدين الذهبي، محمد بن أحمد (748 هـ)</t>
   </si>
   <si>
     <t>محمد سيد أحمد الأزهري</t>
   </si>
   <si>
     <t>دار البشائر الإسلامية - بيروت</t>
   </si>
   <si>
     <t>ذيل ديوان الضعفاء والمتروكين وخلق من المجهولين وأناس ثقات فيهم لين</t>
   </si>
   <si>
     <t>الشيخ حماد بن محمد الأنصاري</t>
   </si>
   <si>
     <t>مكتبة النهضة الحديثة - مكة</t>
   </si>
   <si>
     <t>المغني في الضعفاء 2/1</t>
   </si>
   <si>
-    <t>حازم القاضي</t>
-[...2 lines deleted...]
-    <t>دار الكتب العلمية - بيروت</t>
+    <t>د. نور الدين عتر</t>
   </si>
   <si>
     <t>المغني في الضعفاء</t>
   </si>
   <si>
     <t>نور الدين عتر</t>
   </si>
   <si>
     <t>إدارة إحياء التراث الإسلامي - قطر</t>
   </si>
   <si>
     <t>الكشف الحثيث عمن رمى بوضع الحديث</t>
   </si>
   <si>
     <t>سبط ابن العجمي، إبراهيم بن محمد الحلبي (841 هـ)</t>
   </si>
   <si>
     <t>عالم الكتب - بيروت</t>
   </si>
   <si>
     <t>البيان والتعريف بسرقة الحديث النبوي الشريف (ذِكر سُرَّاق الحديث النبوي)</t>
   </si>
   <si>
     <t>موفق بن عبد الله بن عبد القادر</t>
   </si>
@@ -1518,132 +1515,132 @@
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>750</v>
       </c>
       <c r="C28" t="s">
         <v>103</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28" t="s">
         <v>97</v>
       </c>
       <c r="G28" t="s">
         <v>13</v>
       </c>
       <c r="H28" t="s">
         <v>104</v>
       </c>
       <c r="I28" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>750</v>
       </c>
       <c r="C29" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
         <v>11</v>
       </c>
       <c r="F29" t="s">
         <v>97</v>
       </c>
       <c r="G29" t="s">
         <v>13</v>
       </c>
       <c r="H29" t="s">
+        <v>106</v>
+      </c>
+      <c r="I29" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>841</v>
       </c>
       <c r="C30" t="s">
+        <v>108</v>
+      </c>
+      <c r="D30" t="s">
+        <v>10</v>
+      </c>
+      <c r="E30" t="s">
+        <v>11</v>
+      </c>
+      <c r="F30" t="s">
         <v>109</v>
-      </c>
-[...7 lines deleted...]
-        <v>110</v>
       </c>
       <c r="G30" t="s">
         <v>13</v>
       </c>
       <c r="H30" t="s">
         <v>69</v>
       </c>
       <c r="I30" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>1500</v>
       </c>
       <c r="C31" t="s">
+        <v>111</v>
+      </c>
+      <c r="D31" t="s">
+        <v>10</v>
+      </c>
+      <c r="E31" t="s">
+        <v>11</v>
+      </c>
+      <c r="F31" t="s">
         <v>112</v>
       </c>
-      <c r="D31" t="s">
-[...5 lines deleted...]
-      <c r="F31" t="s">
+      <c r="I31" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">