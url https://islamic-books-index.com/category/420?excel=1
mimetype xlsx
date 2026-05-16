--- v1 (2026-02-15)
+++ v2 (2026-05-16)
@@ -527,96 +527,96 @@
   <si>
     <t>محمد صبحي بن حسن حلاق (1438 هـ)</t>
   </si>
   <si>
     <t>معجم شيوخ الطبري الذين روى عنهم في كتبه المسندة المطبوعة (التفسير والتاريخ وتهذيب الآثار وصريح السنة) 2/1</t>
   </si>
   <si>
     <t>أكرم بن محمد زيادة الفالوجي</t>
   </si>
   <si>
     <t>علي بن حسن الحلبي</t>
   </si>
   <si>
     <t>دار ابن عفان - الخبر</t>
   </si>
   <si>
     <t>الإيثار بمعرفة رواة الآثار (أي:كتاب «الآثار» لمحمد بن الحسن الشيباني)</t>
   </si>
   <si>
     <t>ابن حجر، أحمد بن علي العسقلاني (852 هـ)</t>
   </si>
   <si>
     <t>علي الصاوي</t>
   </si>
   <si>
-    <t>سيد كسروي حسن</t>
+    <t>د. سليمان بن عبد العزيز العريني</t>
+  </si>
+  <si>
+    <t>الجامعة الإسلامية - المدينة</t>
   </si>
   <si>
     <t>رواة محمد بن إسحاق بن يسار في المغازي والسير وسائر المرويات</t>
   </si>
   <si>
     <t>مطاع الطرابيشي</t>
   </si>
   <si>
     <t>دار الفكر - سوريا</t>
   </si>
   <si>
     <t>التقييد لمعرفة رواة السنن والمسانيد 2/1 (محقق على ثلاث نسخ خطية)</t>
   </si>
   <si>
     <t>ابن نقطة، محمد بن عبد الغني البغدادي (629 هـ)</t>
   </si>
   <si>
     <t>شريف بن صالح التشادي</t>
   </si>
   <si>
     <t>وزارة الأوقاف والشؤون الإسلامية - قطر</t>
   </si>
   <si>
     <t>ذيل التقييد لمعرفة رواة السنن والمسانيد 2/1</t>
   </si>
   <si>
     <t>كمال بن يوسف الحوت</t>
   </si>
   <si>
     <t>تعجيل المنفعة بزوائد رجال الأئمة الأربعة 2/1 (زوائد رجالهم على الكتب الستة)</t>
   </si>
   <si>
     <t>تحقيق ودراسة</t>
   </si>
   <si>
     <t>د. أكرم الله إمداد الحق</t>
   </si>
   <si>
     <t>الرواة المختلف في صحبتهم ممن لهم رواية في الكتب الستة - جمعا ودراسة 4/1</t>
   </si>
   <si>
     <t>كمال قالمي الجزائري</t>
-  </si>
-[...1 lines deleted...]
-    <t>الجامعة الإسلامية - المدينة</t>
   </si>
   <si>
     <t>الرواة المبدعون من رجال الكتب الستة 4/1 - (رسالة دكتوراه)</t>
   </si>
   <si>
     <t>محمد بن سعيد رسلان</t>
   </si>
   <si>
     <t>دار الاستقامة - مصر</t>
   </si>
   <si>
     <t>المعجم في تسمية رجال الشيخ الحافظ أبي ذر الهروي (434 هـ)، ويليه: زيادات أبي ذر الهروي في روايته (صحيح البخاري)</t>
   </si>
   <si>
     <t>محمد بن عبد الله السريع</t>
   </si>
   <si>
     <t>دار المحدث - الرياض</t>
   </si>
   <si>
     <t>سمط النجوم اللآلي بتراجم رجال اللالكائي (418 هـ)</t>
   </si>
   <si>
     <t>أبو مالك، أحمد بن علي القفيلي</t>
   </si>
@@ -2269,184 +2269,184 @@
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>13100</v>
       </c>
       <c r="C48" t="s">
         <v>168</v>
       </c>
       <c r="D48" t="s">
         <v>10</v>
       </c>
       <c r="E48" t="s">
         <v>11</v>
       </c>
       <c r="F48" t="s">
         <v>169</v>
       </c>
       <c r="G48" t="s">
         <v>18</v>
       </c>
       <c r="H48" t="s">
         <v>171</v>
       </c>
       <c r="I48" t="s">
-        <v>147</v>
+        <v>172</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>13500</v>
       </c>
       <c r="C49" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D49" t="s">
         <v>10</v>
       </c>
       <c r="E49" t="s">
         <v>11</v>
       </c>
       <c r="F49" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="I49" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>15100</v>
       </c>
       <c r="C50" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D50" t="s">
         <v>10</v>
       </c>
       <c r="E50" t="s">
         <v>11</v>
       </c>
       <c r="F50" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="G50" t="s">
         <v>18</v>
       </c>
       <c r="H50" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="I50" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>15200</v>
       </c>
       <c r="C51" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D51" t="s">
         <v>10</v>
       </c>
       <c r="E51" t="s">
         <v>11</v>
       </c>
       <c r="F51" t="s">
         <v>117</v>
       </c>
       <c r="G51" t="s">
         <v>18</v>
       </c>
       <c r="H51" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="I51" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>15300</v>
       </c>
       <c r="C52" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D52" t="s">
         <v>10</v>
       </c>
       <c r="E52" t="s">
         <v>11</v>
       </c>
       <c r="F52" t="s">
         <v>169</v>
       </c>
       <c r="G52" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="H52" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="I52" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>16108</v>
       </c>
       <c r="C53" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D53" t="s">
         <v>10</v>
       </c>
       <c r="E53" t="s">
         <v>11</v>
       </c>
       <c r="F53" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="I53" t="s">
-        <v>186</v>
+        <v>172</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>16200</v>
       </c>
       <c r="C54" t="s">
         <v>187</v>
       </c>
       <c r="D54" t="s">
         <v>10</v>
       </c>
       <c r="E54" t="s">
         <v>11</v>
       </c>
       <c r="F54" t="s">
         <v>188</v>
       </c>
       <c r="I54" t="s">
         <v>189</v>
       </c>
     </row>