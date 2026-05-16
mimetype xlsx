--- v1 (2026-02-15)
+++ v2 (2026-05-16)
@@ -53,51 +53,57 @@
   <si>
     <t>المؤلف</t>
   </si>
   <si>
     <t>عمل المحقق</t>
   </si>
   <si>
     <t>المحقق</t>
   </si>
   <si>
     <t>الناشر</t>
   </si>
   <si>
     <t>روضة الأفكار والأفهام لمرتاد حال الإمام وتعداد غزوات ذوي الإسلام 2/1</t>
   </si>
   <si>
     <t>التاريخ وما يُلحق به</t>
   </si>
   <si>
     <t>تاريخ نجد والدولة السعودية</t>
   </si>
   <si>
     <t>حسين بن غنام (1225 هـ)</t>
   </si>
   <si>
-    <t>شركة مطبعة ومطبعة مصطفى الباني الحلبي وأولاده بمصر</t>
+    <t>عناية</t>
+  </si>
+  <si>
+    <t>سليمان بن صالح الخراشي</t>
+  </si>
+  <si>
+    <t>دار الثلوثية - الرياض</t>
   </si>
   <si>
     <t>تاريخ ابن غنام والدعوة النجدية - قراءة في إشكالية التأريخ والخطاب</t>
   </si>
   <si>
     <t>عصر محمد النصر</t>
   </si>
   <si>
     <t>دار سلف - مكة</t>
   </si>
   <si>
     <t>تحقيق</t>
   </si>
   <si>
     <t>د. تركي بن فهد بن عبد الله آل سعود</t>
   </si>
   <si>
     <t>مركز العوجا للبحوث والدراسات - الرياض</t>
   </si>
   <si>
     <t>تاريخ الدولة السعودية الأولى وحملات محمد علي على الجزيرة العربية - من كتاب (تأريخ مصر في عهد محمد علي)</t>
   </si>
   <si>
     <t>ألويس موسيل (1363 هـ)</t>
   </si>
@@ -239,63 +245,57 @@
   <si>
     <t>دار المعالي - الأردن</t>
   </si>
   <si>
     <t>عقد الدرر فيما وقع في نجد من الحوادث في آخر القرن الثالث عشر وأول الرابع عشر</t>
   </si>
   <si>
     <t>إبراهيم بن صالح بن عيسى (1343 هـ)</t>
   </si>
   <si>
     <t>تاريخ ابن عيسى 3/1 (من عام 850 - 1341 ه)</t>
   </si>
   <si>
     <t>دراسة وتحقيق</t>
   </si>
   <si>
     <t>د. أحمد بن عبد العزيز البسام</t>
   </si>
   <si>
     <t>الناشر المتميز - المدينة</t>
   </si>
   <si>
     <t>تاريخ بعض الحوادث الواقعة في نجد ووفيات بعض الأعيان وأنسابهم وبناء بعض البلدان (من 700 هـ إلى 1340 هـ)</t>
   </si>
   <si>
-    <t>عناية</t>
-[...1 lines deleted...]
-  <si>
     <t>دار اليمامة - الرياض</t>
   </si>
   <si>
     <t>تاريخ بعض الحوادث الواقعة في نجد</t>
   </si>
   <si>
     <t>خالد الوزان وعبد الله البسيمي</t>
-  </si>
-[...1 lines deleted...]
-    <t>دار الثلوثية - الرياض</t>
   </si>
   <si>
     <t>الموسوعة في تاريخ نجد وحوادثها ووفيات أعيانها</t>
   </si>
   <si>
     <t>محمد بن عثمان بن صالح القاضي (1346 هـ)</t>
   </si>
   <si>
     <t>أرشيف مملكة الحجاز وسلطنة نجد وملحقاتها من 1343 هـ إلى 1346 هـ</t>
   </si>
   <si>
     <t>عبد العزيز بن محمد العيسى</t>
   </si>
   <si>
     <t>دار جداول - بيروت</t>
   </si>
   <si>
     <t>تحفة المشتاق في أخبار نجد والحجاز والعراق</t>
   </si>
   <si>
     <t>عبد الله بن محمد البسام (1346 هـ)</t>
   </si>
   <si>
     <t>عارف أحمد عبد الغني</t>
   </si>
@@ -802,587 +802,593 @@
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1225</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="H2" t="s">
+        <v>14</v>
+      </c>
       <c r="I2" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>1226</v>
       </c>
       <c r="C3" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>1226</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="H4" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="I4" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>1232</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H5" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="I5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>1232</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
+        <v>28</v>
+      </c>
+      <c r="I6" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>1232</v>
       </c>
       <c r="C7" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I7" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>1232</v>
       </c>
       <c r="C8" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="I8" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>1232</v>
       </c>
       <c r="C9" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="I9" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>1233</v>
       </c>
       <c r="C10" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="G10" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H10" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I10" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>1235</v>
       </c>
       <c r="C11" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G11" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H11" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I11" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>1272</v>
       </c>
       <c r="C12" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="G12" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="H12" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I12" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>1286</v>
       </c>
       <c r="C13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G13" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="H13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="I13" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>1291</v>
       </c>
       <c r="C14" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="G14" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H14" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="I14" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>1292</v>
       </c>
       <c r="C15" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="G15" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="H15" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I15" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>1292</v>
       </c>
       <c r="C16" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="G16" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="H16" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I16" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>1299</v>
       </c>
       <c r="C17" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I17" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>1342</v>
       </c>
       <c r="C18" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="G18" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="H18" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="I18" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>1343</v>
       </c>
       <c r="C19" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I19" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>1343</v>
       </c>
       <c r="C20" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G20" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H20" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I20" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>1343</v>
       </c>
       <c r="C21" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G21" t="s">
-        <v>75</v>
+        <v>13</v>
       </c>
       <c r="H21" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="I21" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>1343</v>
       </c>
       <c r="C22" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G22" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="H22" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I22" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>1346</v>
       </c>
       <c r="C23" t="s">
         <v>80</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
         <v>23</v>
@@ -1404,80 +1410,80 @@
       </c>
       <c r="I24" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>1346</v>
       </c>
       <c r="C25" t="s">
         <v>85</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25" t="s">
         <v>86</v>
       </c>
       <c r="G25" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="H25" t="s">
         <v>87</v>
       </c>
       <c r="I25" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>1349</v>
       </c>
       <c r="C26" t="s">
         <v>88</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26" t="s">
         <v>89</v>
       </c>
       <c r="I26" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>1351</v>
       </c>
       <c r="C27" t="s">
         <v>90</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
         <v>11</v>
       </c>
       <c r="G27" t="s">
         <v>91</v>
       </c>
       <c r="H27" t="s">
         <v>92</v>
       </c>
       <c r="I27" t="s">
@@ -1724,51 +1730,51 @@
       </c>
       <c r="I37" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>1436</v>
       </c>
       <c r="C38" t="s">
         <v>125</v>
       </c>
       <c r="D38" t="s">
         <v>10</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="F38" t="s">
         <v>126</v>
       </c>
       <c r="I38" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>1436</v>
       </c>
       <c r="C39" t="s">
         <v>127</v>
       </c>
       <c r="D39" t="s">
         <v>10</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
       <c r="F39" t="s">
         <v>126</v>
       </c>
       <c r="I39" t="s">
         <v>128</v>
       </c>
     </row>