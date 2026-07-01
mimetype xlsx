--- v0 (2025-11-04)
+++ v1 (2026-07-01)
@@ -41,51 +41,51 @@
   <si>
     <t>الرقم الفهرسي</t>
   </si>
   <si>
     <t>اسم الكتاب</t>
   </si>
   <si>
     <t>الفئة</t>
   </si>
   <si>
     <t>الموضوع</t>
   </si>
   <si>
     <t>المؤلف</t>
   </si>
   <si>
     <t>عمل المحقق</t>
   </si>
   <si>
     <t>المحقق</t>
   </si>
   <si>
     <t>الناشر</t>
   </si>
   <si>
-    <t>فضل الصلاة على النبي صلى الله عليه وسلم (تقدم في: كتب حديث متنوعة)</t>
+    <t>فضل الصلاة على النبي صلى الله عليه وسلم (تقدم في: كتب الحديث)</t>
   </si>
   <si>
     <t>الأذكار الشرعية وسبل الوقاية من الشيطان</t>
   </si>
   <si>
     <t>بحوث في فضل الصلاة والسلام على النبي صلى الله عليه وسلم</t>
   </si>
   <si>
     <t>إسماعيل بن إسحاق الجهضمي (282 هـ)</t>
   </si>
   <si>
     <t>تحقيق</t>
   </si>
   <si>
     <t>الشيخ محمد ناصر الدين الألباني</t>
   </si>
   <si>
     <t>المكتب الإسلامي - بيروت</t>
   </si>
   <si>
     <t>كتاب الصلاة على النبي صلى الله عليه وسلم</t>
   </si>
   <si>
     <t>ابن أبي عاصم، أحمد بن عمرو (287 هـ)</t>
   </si>