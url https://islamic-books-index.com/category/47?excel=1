--- v0 (2025-10-26)
+++ v1 (2026-05-16)
@@ -218,51 +218,51 @@
   <si>
     <t>كتاب الأربـعين في فضائل الخلفاء الراشدين</t>
   </si>
   <si>
     <t>جلال الدين السيوطي، عبدالرحمن ابن الكمال (911 هـ)</t>
   </si>
   <si>
     <t>د. طارق بن محمد الطواري</t>
   </si>
   <si>
     <t>دار ابن حزم - بيروت</t>
   </si>
   <si>
     <t>تثبيت الإمامة وترتيب الخلافة (في إثبات الخلافة للأئمة)</t>
   </si>
   <si>
     <t>أبو نعيم الأصبهاني، أحمد بن عبدالله (430 هـ)</t>
   </si>
   <si>
     <t>إبراهيم بن علي التهامي</t>
   </si>
   <si>
     <t>دار الإمام مسلم - لبنان</t>
   </si>
   <si>
-    <t>إزالة الخفاء عن خلافة الخلفاء</t>
+    <t>إزالة الخفاء عن خلافة الخلفاء 5/1</t>
   </si>
   <si>
     <t>أحمد بن عبد الرحيم، الشاه ولي الله الدهلوي (1176 هـ)</t>
   </si>
   <si>
     <t>تقي الدين الندوي</t>
   </si>
   <si>
     <t>دار القلم - دمشق</t>
   </si>
   <si>
     <t>الدر المستطاب في موافقات عمر بن الخطاب وأبي بكر وعلي أبي تراب وترجمتهم مع عدة من الأصحاب</t>
   </si>
   <si>
     <t>حامد بن علي بن محب الدين الدمشقي (1171 هـ)</t>
   </si>
   <si>
     <t>د. مصطفى عثمان صميدة</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1015,51 +1015,51 @@
       </c>
       <c r="I14" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>5050</v>
       </c>
       <c r="C15" t="s">
         <v>68</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
         <v>69</v>
       </c>
       <c r="G15" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="H15" t="s">
         <v>70</v>
       </c>
       <c r="I15" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>5100</v>
       </c>
       <c r="C16" t="s">
         <v>72</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" t="s">