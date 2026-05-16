--- v1 (2026-02-15)
+++ v2 (2026-05-16)
@@ -146,51 +146,51 @@
   <si>
     <t>جمعية دار البر - دبي</t>
   </si>
   <si>
     <t>تقريب التهذيب</t>
   </si>
   <si>
     <t>تحقيق - تقديم</t>
   </si>
   <si>
     <t>أبي الأشبال الباكستاني / د. بكر أبو زيد</t>
   </si>
   <si>
     <t>دار العاصمة - الرياض</t>
   </si>
   <si>
     <t>النكت على تقريب التهذيب</t>
   </si>
   <si>
     <t>ابن باز، عبد العزيز بن عبد الله (1420 هـ)</t>
   </si>
   <si>
     <t>عناية</t>
   </si>
   <si>
-    <t>د. فوزان بن عبد الله الفوزان</t>
+    <t>د. عبد الله بن فوزان الفوزان</t>
   </si>
   <si>
     <t>مكتبة دار المنهاج - الرياض</t>
   </si>
   <si>
     <t>تذهيب تقريب التهذيب لابن حجر 6/1</t>
   </si>
   <si>
     <t>طارق بن عوض الله</t>
   </si>
   <si>
     <t>مكتبة الرشد - الرياض</t>
   </si>
   <si>
     <t>تحرير تقريب التهذيب للحافظ ابن حجر العسقلاني</t>
   </si>
   <si>
     <t>بشار عواد معروف وشعيب الأرناؤوط</t>
   </si>
   <si>
     <t>حاشية الشيخ العلامة محمد بن علي الإتيوبي على كتاب تقريب التهذيب، ويليها تعليقات الشيخ عبد المحسن بن حمد العباد على مواضع من كتاب: تقريب التهذيب</t>
   </si>
   <si>
     <t>جمع وإعداد</t>
   </si>