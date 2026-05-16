--- v0 (2025-10-30)
+++ v1 (2026-05-16)
@@ -77,51 +77,51 @@
   <si>
     <t>مؤسسة الشيخ محمد ابن صالح العثيمين الخيرية</t>
   </si>
   <si>
     <t>ستون سؤالا عن أحكام الحيض والنفاس</t>
   </si>
   <si>
     <t>الأحكام الشرعية للدماء الطبيعية (الحيض - الاستحاضة - النفاس)</t>
   </si>
   <si>
     <t>عبد الله بن محمد الطيار</t>
   </si>
   <si>
     <t>مدار الوطن - الرياض</t>
   </si>
   <si>
     <t>المقدمة النسائية من الأحاديث النبوية - تتضمن أهم المسائل التي تحتاجها المسلمة في أبواب الطهارة والصلاة</t>
   </si>
   <si>
     <t>أحمد بن ناصر القعيمي</t>
   </si>
   <si>
     <t>تخريج</t>
   </si>
   <si>
-    <t>عبد الله بن محمد السحيم</t>
+    <t>د. عبد الله بن محمد السحيمد</t>
   </si>
   <si>
     <t>دار ابن الجوزي - الدمام</t>
   </si>
   <si>
     <t>قواعد ومسائل في طهارة المرأة المسلمة (الحيض – النفاس – الصفرة والكدرة – الاستحاضة)</t>
   </si>
   <si>
     <t>شيخة بنت محمد القاسم</t>
   </si>
   <si>
     <t>الطهارة عند المرأة - أحكام ومسائل</t>
   </si>
   <si>
     <t>رقية بنت محمد المحارب</t>
   </si>
   <si>
     <t>دار ابن خزيمة - الرياض</t>
   </si>
   <si>
     <t>نوازل الحيض والنفاس</t>
   </si>
   <si>
     <t>عبد الكريم بن محمد اللاحم (1438 هـ)</t>
   </si>