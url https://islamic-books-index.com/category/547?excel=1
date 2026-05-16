--- v0 (2025-10-20)
+++ v1 (2026-05-16)
@@ -104,51 +104,51 @@
   <si>
     <t>مسعد بن عبد الحميد السعدني</t>
   </si>
   <si>
     <t>دار أضواء السلف - الرياض</t>
   </si>
   <si>
     <t>عبد الله رابح</t>
   </si>
   <si>
     <t>مكتبة دار البيروتي - دمشق</t>
   </si>
   <si>
     <t>مصطفى عاشور</t>
   </si>
   <si>
     <t>مكتبة القرآن - القاهرة</t>
   </si>
   <si>
     <t>جزء فيه ثلاثون حديثا منتقاة من المعجم الصغير، ويليه جزء فيه الأربعون البلدانية المخرجة من المعجم الصغير (للطبراني)، انتقاء وتخريج الذهبي</t>
   </si>
   <si>
     <t>شمس الدين الذهبي، محمد بن أحمد (748 هـ)</t>
   </si>
   <si>
-    <t>عبد الله بن محمد السحيم</t>
+    <t>د. عبد الله بن محمد السحيمد</t>
   </si>
   <si>
     <t>دار العقيدة - الرياض</t>
   </si>
   <si>
     <t>المنتخب من كتاب (فضائل البلدان) لشمس الدين الذهبي - انتخاب وزيادة</t>
   </si>
   <si>
     <t>أحمد بن أيبك الحسامي ابن الدمياطي (749 هـ)</t>
   </si>
   <si>
     <t>د. عبد الرحمن بن حسن قائد</t>
   </si>
   <si>
     <t>آفاق المعرفة - الرياض</t>
   </si>
   <si>
     <t>الـبلدانيات</t>
   </si>
   <si>
     <t>السخاوي، محمد بن عبد الرحمن (902 هـ)</t>
   </si>
   <si>
     <t>حسام بن محمد القطان</t>
   </si>