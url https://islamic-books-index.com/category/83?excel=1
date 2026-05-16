--- v0 (2025-10-21)
+++ v1 (2026-05-16)
@@ -107,51 +107,51 @@
   <si>
     <t>درء تعارض العقل والنقل أو موافقة صحيح المنقول لصريح المعقول</t>
   </si>
   <si>
     <t>ابن تيمية، أحمد بن عبد الحليم (728 هـ)</t>
   </si>
   <si>
     <t>تحقيق</t>
   </si>
   <si>
     <t>د. محمد رشاد سالم</t>
   </si>
   <si>
     <t>جامعة الإمام محمد بن سعود - الرياض</t>
   </si>
   <si>
     <t>درء تعارض العقل والنقل أو موافقة صحيح المنقول لصريح المعقول 6/1</t>
   </si>
   <si>
     <t>إياد بن عبد اللطيف القيسي</t>
   </si>
   <si>
     <t>مكتبة الرشد - الرياض</t>
   </si>
   <si>
-    <t>تقريب (درء تعارض العقل والنقل) لابن تيمية</t>
+    <t>تقريب (درء تعارض العقل والنقل) لابن تيمية - مدخل لبيان موافقة صحيح المنقول لصريح المعقول</t>
   </si>
   <si>
     <t>عبد الله بن سلمان الفيفي</t>
   </si>
   <si>
     <t>دار طيبة الخضراء - مكة</t>
   </si>
   <si>
     <t>تهذيب كتاب (درء تعارض العقل والنقل) لابن تيمية</t>
   </si>
   <si>
     <t>نادر بن عمر بلطه جي</t>
   </si>
   <si>
     <t>دار طيبة - الرياض</t>
   </si>
   <si>
     <t>موقف المدرسة العقلية من السنة النبوية - رسالة ماجستير</t>
   </si>
   <si>
     <t>الأمين الصادق الأمين</t>
   </si>
   <si>
     <t>موقف المدرسة العقلية الحديثة من الحديث النبوي الشريف - دراسة تطبيقية على تفسير المنار</t>
   </si>