--- v1 (2026-01-17)
+++ v2 (2026-05-16)
@@ -590,51 +590,51 @@
   <si>
     <t>فقه النوازل وما استجد من المسائل</t>
   </si>
   <si>
     <t>الإعلام بنقد كتاب الحلال والحرام (للقرضاوي)</t>
   </si>
   <si>
     <t>بحوث فقهية</t>
   </si>
   <si>
     <t>التحقيقات المرضية في المباحث الفرضية - رسالة ماجستير</t>
   </si>
   <si>
     <t>الفرائض</t>
   </si>
   <si>
     <t>فرائض</t>
   </si>
   <si>
     <t>البدع والمحدثات وما لا أصل له</t>
   </si>
   <si>
     <t>البدع والتحذير منها</t>
   </si>
   <si>
-    <t>عرض للبدع</t>
+    <t>عرض البدع</t>
   </si>
   <si>
     <t>ابن باز - ابن عثيمين - ابن جبرين - الفوزان - اللجنة الدائمة</t>
   </si>
   <si>
     <t>حمود المطر</t>
   </si>
   <si>
     <t>لمحة عن الفرق الضالة</t>
   </si>
   <si>
     <t>الأديان والفرق</t>
   </si>
   <si>
     <t>كتب موسعة في الفرق الضالة</t>
   </si>
   <si>
     <t>دار السلف - الرياض</t>
   </si>
   <si>
     <t>التكفير بين الإفراط والتفريط</t>
   </si>
   <si>
     <t>منهج التكفير عند أهل السنة والرد على المخالف</t>
   </si>